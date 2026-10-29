--- v4 (2026-09-14)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37B1259B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37B1259B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37B1259B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66D98445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66D98445" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66D98445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 14.9.2026 8:57:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 29.10.2026 16:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 14.9.2026 8:57:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 29.10.2026 16:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 14.9.2026 8:57:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 29.10.2026 16:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 14.9.2026 8:57:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 29.10.2026 16:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 14.9.2026 8:57:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 29.10.2026 16:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5666,51 +5666,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště s PC, umožňující práci v tabulkovém procesoru a internetovém prohlížeči - kompetence Zajištění a koordinace outsourcovaných servisních zásahů a Vedení evidence revizí, servisních zásahů a oprav</w:t>
+        <w:t>Pracoviště s PC, umožňující práci v tabulkovém procesoru a internetovém prohlížeči - kompetence Zajištění a koordinace outsourcovaných servisních zásahů a Vedení evidence revizí, servisních zásahů a oprav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5725,51 +5725,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště pro provádění zednických, omítkářských prací a nanášení malířských nátěrů - kompetence Nanášení omítek a finální povrchové úpravy stavebních ploch a Nanášení malířských nátěrů štětkou, štětcem a válečkem.</w:t>
+        <w:t>Pracoviště pro provádění zednických, omítkářských prací a nanášení malířských nátěrů - kompetence Nanášení omítek a finální povrchové úpravy stavebních ploch a Nanášení malířských nátěrů štětkou, štětcem a válečkem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5784,51 +5784,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dva kusy neomítnuté zdi o rozměrech 2 m</w:t>
+        <w:t>Dva kusy neomítnuté zdi o rozměrech 2 m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
@@ -5879,51 +5879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště pro přípravu a provádění laků a nátěrů na kov a dřevo - kompetence Provádění a opravy nátěrů na kov, dřevo a jiné podklady. Mělo by jít o předmět skládající se ze dřeva a kovu (např. železné zábradlí s dřevěnou výplní)</w:t>
+        <w:t>Pracoviště pro přípravu a provádění laků a nátěrů na kov a dřevo - kompetence Provádění a opravy nátěrů na kov, dřevo a jiné podklady. Mělo by jít o předmět skládající se ze dřeva a kovu (např. železné zábradlí s dřevěnou výplní)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5938,51 +5938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Požadované vybavení: </w:t>
+        <w:t xml:space="preserve">Požadované vybavení: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5997,51 +5997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zednická lžíce, špachtle, stavební plastové vědro 16 litrů nebo větší, míchadlo stavebních směsí nebo vrtačka s nástrojem pro míchání stavebních směsí, hladítko, stěrka, stahovací lišta nebo deska, vodní váha</w:t>
+        <w:t>zednická lžíce, špachtle, stavební plastové vědro 16 litrů nebo větší, míchadlo stavebních směsí nebo vrtačka s nástrojem pro míchání stavebních směsí, hladítko, stěrka, stahovací lišta nebo deska, vodní váha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6056,51 +6056,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•malířský váleček, štětce alespoň tří různých velikostí, štětka, maskovací páska, malířský kbelík, mřížka pro váleček</w:t>
+        <w:t>malířský váleček, štětce alespoň tří různých velikostí, štětka, maskovací páska, malířský kbelík, mřížka pro váleček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6115,51 +6115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ocelový kartáč, pilník, smirkový papír minimálně tří různých drsností, štětce minimálně dvou velikostí</w:t>
+        <w:t>ocelový kartáč, pilník, smirkový papír minimálně tří různých drsností, štětce minimálně dvou velikostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6174,51 +6174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•inventární karta majetku, obsahující informaci o výrobci, typu, dadavateli, datum nákupu a délku záruky</w:t>
+        <w:t>inventární karta majetku, obsahující informaci o výrobci, typu, dadavateli, datum nákupu a délku záruky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6233,51 +6233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pomůcky BOZP</w:t>
+        <w:t>ochranné pomůcky BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6292,51 +6292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Požadovaný materiál:</w:t>
+        <w:t>Požadovaný materiál:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6351,51 +6351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•voda, omítková směs, štukovací směs</w:t>
+        <w:t>voda, omítková směs, štukovací směs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6410,51 +6410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tekutá malba - nátěrová barva, penetrace</w:t>
+        <w:t>tekutá malba - nátěrová barva, penetrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6469,51 +6469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•barva na kov, barva na dřevo, ředidlo</w:t>
+        <w:t>barva na kov, barva na dřevo, ředidlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 14.9.2026 8:57:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 29.10.2026 16:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 14.9.2026 8:57:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 29.10.2026 16:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0441205A"/>
+    <w:nsid w:val="761DA9D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59F26B04"/>
+    <w:nsid w:val="056C5571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E5C8FD3"/>
+    <w:nsid w:val="64003ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7559DF17"/>
+    <w:nsid w:val="023AC91F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="441ADDE5"/>
+    <w:nsid w:val="3B8CBBBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="702DBA6D"/>
+    <w:nsid w:val="1E5659AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5CA16E61"/>
+    <w:nsid w:val="6524D142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>