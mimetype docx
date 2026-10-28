--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A00FDE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A00FDE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A00FDE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R222391C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR222391C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR222391C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrických lokomotiv, 13.9.2026 17:14:20</w:t>
+        <w:t>Mechanik/mechanička elektrických lokomotiv, 28.10.2026 22:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrických lokomotiv, 13.9.2026 17:14:20</w:t>
+        <w:t>Mechanik/mechanička elektrických lokomotiv, 28.10.2026 22:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2668,51 +2668,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrických lokomotiv, 13.9.2026 17:14:20</w:t>
+        <w:t>Mechanik/mechanička elektrických lokomotiv, 28.10.2026 22:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3125,51 +3125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sběrač elektrického proudu (např. pantograf, polopantograf)</w:t>
+        <w:t>sběrač elektrického proudu (např. pantograf, polopantograf)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10771" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3184,51 +3184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odpojovače</w:t>
+        <w:t>odpojovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10771" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3243,51 +3243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•uzemňovače</w:t>
+        <w:t>uzemňovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10771" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3302,51 +3302,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•usměrňovače</w:t>
+        <w:t>usměrňovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10771" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3361,51 +3361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měniče</w:t>
+        <w:t>měniče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10771" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3420,51 +3420,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•elektromotory</w:t>
+        <w:t>elektromotory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10771" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3479,51 +3479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přepojovače</w:t>
+        <w:t>přepojovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10771" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3538,51 +3538,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kontroléry, odpory</w:t>
+        <w:t>kontroléry, odpory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10771" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3597,51 +3597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•brzdová zařízení elektrické lokomotivy</w:t>
+        <w:t>brzdová zařízení elektrické lokomotivy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10771" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3656,51 +3656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vlakový zabezpečovač</w:t>
+        <w:t>vlakový zabezpečovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10771" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3715,51 +3715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•podvozky elektrické lokomotivy</w:t>
+        <w:t>podvozky elektrické lokomotivy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10771" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4543,51 +4543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrických lokomotiv, 13.9.2026 17:14:20</w:t>
+        <w:t>Mechanik/mechanička elektrických lokomotiv, 28.10.2026 22:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4762,79 +4762,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7896" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="5572" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4846,51 +4846,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4902,51 +4902,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4961,51 +4961,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání strojírenství a alespoň 5 let odborné praxe v oblasti strojírenské výroby nebo ve funkci učitele praktického vyučování v oblasti strojírenství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5020,51 +5020,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání strojírenství a alespoň 5 let odborné praxe v oblasti strojírenské výroby nebo ve funkci učitele praktického vyučování v oblasti strojírenství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5079,51 +5079,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání se zaměřením na strojírenství a alespoň 5 let odborné praxe v oblasti strojírenské výroby nebo ve funkci učitele praktického vyučování v oblasti strojírenství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5138,51 +5138,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na strojírenství a alespoň 5 let odborné praxe v oblasti strojírenské výroby nebo ve funkci učitele odborných předmětů v oblasti strojírenství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5194,51 +5194,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5250,51 +5250,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5302,117 +5302,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5424,51 +5365,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5480,51 +5421,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5536,51 +5477,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7348" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5602,51 +5543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrických lokomotiv, 13.9.2026 17:14:20</w:t>
+        <w:t>Mechanik/mechanička elektrických lokomotiv, 28.10.2026 22:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5874,51 +5815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zámečnická deska s rozměry alespoň 600x400 mm</w:t>
+        <w:t>zámečnická deska s rozměry alespoň 600x400 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5933,51 +5874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sloupová nebo stolní vrtačka s vrtaným průměrem alespoň 20 mm, s rozměry stolu alespoň 300x300 mm</w:t>
+        <w:t>sloupová nebo stolní vrtačka s vrtaným průměrem alespoň 20 mm, s rozměry stolu alespoň 300x300 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5992,51 +5933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dvoukotoučová bruska</w:t>
+        <w:t>dvoukotoučová bruska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6051,51 +5992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kompletní součásti konstrukčního celku elektrické lokomotivy (např. sběrače proudu, odpojovače, uzemňovače)</w:t>
+        <w:t>kompletní součásti konstrukčního celku elektrické lokomotivy (např. sběrače proudu, odpojovače, uzemňovače)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6110,51 +6051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•montážní jeřáb – minimálně 700 kg</w:t>
+        <w:t>montážní jeřáb – minimálně 700 kg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6169,51 +6110,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční nářadí pro dělení materiálu</w:t>
+        <w:t>ruční nářadí pro dělení materiálu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6228,51 +6169,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční nářadí pro obrábění</w:t>
+        <w:t>ruční nářadí pro obrábění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6287,51 +6228,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční elektrické nářadí</w:t>
+        <w:t>ruční elektrické nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6346,51 +6287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•utahováky, nůžky, závitořezy</w:t>
+        <w:t>utahováky, nůžky, závitořezy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6405,51 +6346,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční montážní zařízení</w:t>
+        <w:t>ruční montážní zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6464,51 +6405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nářadí pro řezání závitů, zabrušování povrchů</w:t>
+        <w:t>nářadí pro řezání závitů, zabrušování povrchů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6523,51 +6464,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dílenské tabulky, servisní příručky, technické výkresy a dokumentace výrobce konstrukčních celků</w:t>
+        <w:t>dílenské tabulky, servisní příručky, technické výkresy a dokumentace výrobce konstrukčních celků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6582,51 +6523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•norma ČSN EN 10204</w:t>
+        <w:t>norma ČSN EN 10204</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6641,51 +6582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technické podmínky, technologické postupy vhodné pro navržení opatření a dalších postupů provozu, oprav a údržby elektrických lokomotiv</w:t>
+        <w:t>technické podmínky, technologické postupy vhodné pro navržení opatření a dalších postupů provozu, oprav a údržby elektrických lokomotiv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6700,51 +6641,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•při manipulaci se zdvihacím zařízením zajistí AOs oprávněnou osobu disponující kvalifikací jeřábník a vazač</w:t>
+        <w:t>při manipulaci se zdvihacím zařízením zajistí AOs oprávněnou osobu disponující kvalifikací jeřábník a vazač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6759,51 +6700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•jeden z typů elektrické lokomotivy A 219.0, 100 | E 422.0, 110 | E 458.0, 111 | E 458.1, 113 | E 426.0, 114.5, 121 | E 469.1, 122, 123 | E 469.2, 3, 124.6 | E 469.3030, 125.8 | E 469.5,, 140 | E, 499.0, 163, 162 | E 499.3, 169 | E 499.5, 182, 183 | E 669.2, 3, 210, 209 | S 458.0, 263 | S 499.2, 380.</w:t>
+        <w:t>jeden z typů elektrické lokomotivy A 219.0, 100 | E 422.0, 110 | E 458.0, 111 | E 458.1, 113 | E 426.0, 114.5, 121 | E 469.1, 122, 123 | E 469.2, 3, 124.6 | E 469.3030, 125.8 | E 469.5,, 140 | E, 499.0, 163, 162 | E 499.3, 169 | E 499.5, 182, 183 | E 669.2, 3, 210, 209 | S 458.0, 263 | S 499.2, 380.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7166,51 +7107,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrických lokomotiv, 13.9.2026 17:14:20</w:t>
+        <w:t>Mechanik/mechanička elektrických lokomotiv, 28.10.2026 22:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7795,84 +7736,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrických lokomotiv, 13.9.2026 17:14:20</w:t>
+        <w:t>Mechanik/mechanička elektrických lokomotiv, 28.10.2026 22:18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33143A34"/>
+    <w:nsid w:val="10BBEF40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7958,51 +7899,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F0A7087"/>
+    <w:nsid w:val="5C6C68DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8088,51 +8029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17A0FD04"/>
+    <w:nsid w:val="376EE6D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8218,51 +8159,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53C082FA"/>
+    <w:nsid w:val="5C525FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>