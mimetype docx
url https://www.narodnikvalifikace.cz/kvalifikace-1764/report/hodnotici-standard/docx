--- v5 (2026-09-14)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2787CC06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2787CC06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2787CC06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1378A8F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1378A8F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1378A8F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 14.9.2026 7:13:17</w:t>
+        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 29.10.2026 7:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 14.9.2026 7:13:17</w:t>
+        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 29.10.2026 7:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 14.9.2026 7:13:17</w:t>
+        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 29.10.2026 7:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 14.9.2026 7:13:17</w:t>
+        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 29.10.2026 7:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5143,51 +5143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 14.9.2026 7:13:17</w:t>
+        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 29.10.2026 7:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5362,79 +5362,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8817" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3985"/>
+        <w:framePr w:w="10766" w:h="6494" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3985"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3985"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5446,51 +5446,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5502,51 +5502,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5561,51 +5561,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou ve skupině oborů strojírenství nebo chemie nebo průmyslová ekologie nebo ochrana životního prostředí a alespoň 5 let odborné praxe ve firmách zabývající se recyklací nebo ve funkci učitele odborného výcviku v oblasti recyklace odpadů a druhotných surovin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5620,51 +5620,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání ve skupině oborů strojírenství nebo chemie nebo průmyslová ekologie a alespoň 5 let odborné praxe ve firmách zabývající se recyklací nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti recyklace odpadů a druhotných surovin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5679,51 +5679,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na strojírenství nebo chemii nebo průmyslovou ekologii a alespoň 5 let odborné praxe ve firmách zabývajících se recyklací nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti recyklace odpadů a druhotných surovin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5738,51 +5738,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace zaměřená na recyklaci odpadů a druhotných surovin, nejméně v kvalifikační úrovni 3 nebo 4 a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe ve firmách zabývajících se recyklací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5794,51 +5794,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5850,51 +5850,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5902,117 +5902,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6024,51 +5965,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6080,51 +6021,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6136,51 +6077,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
+        <w:framePr w:w="10766" w:h="5947" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6202,51 +6143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 14.9.2026 7:13:17</w:t>
+        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 29.10.2026 7:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6586,51 +6527,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon č. 185/2001 Sb., o odpadech</w:t>
+        <w:t>Zákon č. 185/2001 Sb., o odpadech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6645,51 +6586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon č. 477/2001 Sb., o obalech</w:t>
+        <w:t>Zákon č. 477/2001 Sb., o obalech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6704,51 +6645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vyhláška MŽP č. 381/2001 Sb., Příloha č. 1. Katalog odpadů</w:t>
+        <w:t>Vyhláška MŽP č. 381/2001 Sb., Příloha č. 1. Katalog odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6763,51 +6704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vyhláška MŽP č. 383/2001 Sb., o podrobnostech nakládání s odpady </w:t>
+        <w:t xml:space="preserve">Vyhláška MŽP č. 383/2001 Sb., o podrobnostech nakládání s odpady </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6822,51 +6763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•a další dokumenty podle operativní potřeby a požadavků zkoušejícího </w:t>
+        <w:t xml:space="preserve">a další dokumenty podle operativní potřeby a požadavků zkoušejícího </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6993,51 +6934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 65 6690 – Odpadní oleje</w:t>
+        <w:t>ČSN 65 6690 – Odpadní oleje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7052,51 +6993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 65 0201 – Hořlavé kapaliny - Prostory pro výrobu, skladování a manipulaci</w:t>
+        <w:t>ČSN 65 0201 – Hořlavé kapaliny - Prostory pro výrobu, skladování a manipulaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7111,51 +7052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN P CEN/TS 1611 - Příprava vzorků ČSN 44 1301 - 4 Principy vzorkování</w:t>
+        <w:t>ČSN P CEN/TS 1611 - Příprava vzorků ČSN 44 1301 - 4 Principy vzorkování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7170,51 +7111,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ČSN EN 840 - Pojízdné kontejnery na odpad a recyklaci </w:t>
+        <w:t xml:space="preserve">ČSN EN 840 - Pojízdné kontejnery na odpad a recyklaci </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7229,51 +7170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN ISO 16106 – Obaly – Přepravní balení pro nebezpečné věci</w:t>
+        <w:t>ČSN EN ISO 16106 – Obaly – Přepravní balení pro nebezpečné věci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7400,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Katalogy a pokyny k olejům jakožto výrobků a bezpečnostní listy od výrobců</w:t>
+        <w:t>Katalogy a pokyny k olejům jakožto výrobků a bezpečnostní listy od výrobců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7459,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Katalogy sběrných nádob, atestované pro nebezpečné kapaliny (IBC kontejnery, sudy plastové nebo kovové apod.)</w:t>
+        <w:t>Katalogy sběrných nádob, atestované pro nebezpečné kapaliny (IBC kontejnery, sudy plastové nebo kovové apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7518,51 +7459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Katalogy manipulačních zařízení (nízko nebo vysokozdvižné vozíky paletové, kalová čerpadla, hadice apod.) </w:t>
+        <w:t xml:space="preserve">Katalogy manipulačních zařízení (nízko nebo vysokozdvižné vozíky paletové, kalová čerpadla, hadice apod.) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7577,51 +7518,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorové interní a jiné předpisy</w:t>
+        <w:t>Vzorové interní a jiné předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7636,51 +7577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorový provozní řád (vyhl. 383/2001, př. 1) a provozní deník</w:t>
+        <w:t>Vzorový provozní řád (vyhl. 383/2001, př. 1) a provozní deník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7695,51 +7636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorový havarijní řád</w:t>
+        <w:t>Vzorový havarijní řád</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7754,51 +7695,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorový Identifikační list odpadu (vyhl. 383/2001, př. 3)</w:t>
+        <w:t>Vzorový Identifikační list odpadu (vyhl. 383/2001, př. 3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7813,51 +7754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorová průběžná evidence odpadů (vyhl.383/2001, § 21 a př. 20)</w:t>
+        <w:t>Vzorová průběžná evidence odpadů (vyhl.383/2001, § 21 a př. 20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7872,51 +7813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní návody ke sběru, shromažďování a třídění odpadních olejů</w:t>
+        <w:t>Pracovní návody ke sběru, shromažďování a třídění odpadních olejů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7931,51 +7872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Návody k použití nářadí</w:t>
+        <w:t>Návody k použití nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7990,51 +7931,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické a bezpečnostní předpisy k zařízením, na kterých bude zkouška probíhat</w:t>
+        <w:t>Technologické a bezpečnostní předpisy k zařízením, na kterých bude zkouška probíhat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8105,51 +8046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní pomůcky</w:t>
+        <w:t>Ochranné pracovní pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8164,51 +8105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Prostory pro ověřování kritérií založených na formě praktického předvedení </w:t>
+        <w:t xml:space="preserve">Prostory pro ověřování kritérií založených na formě praktického předvedení </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8223,51 +8164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost nebo učebna pro vykonání písemné zkoušky</w:t>
+        <w:t>Místnost nebo učebna pro vykonání písemné zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8282,51 +8223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nejméně dva vzorky odpadních olejů se seznamem odpadů obsažených ve vzorku</w:t>
+        <w:t>Nejméně dva vzorky odpadních olejů se seznamem odpadů obsažených ve vzorku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8341,51 +8282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické prostředky potřebné pro ověřování kritérií založených na formě praktického předvedení, především nástroje na demontáž (šroubováky, kleště, klíče, kladiva, nálevky, filtry, odměrné nádoby)</w:t>
+        <w:t>Technické prostředky potřebné pro ověřování kritérií založených na formě praktického předvedení, především nástroje na demontáž (šroubováky, kleště, klíče, kladiva, nálevky, filtry, odměrné nádoby)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8400,51 +8341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické prostředky umožňující příjem odpadních olejů, jejich shromažďování, separaci, třídění, skladování, expedici a přepravu</w:t>
+        <w:t>Technické prostředky umožňující příjem odpadních olejů, jejich shromažďování, separaci, třídění, skladování, expedici a přepravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8459,51 +8400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Skladovací prostory </w:t>
+        <w:t xml:space="preserve">Skladovací prostory </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8518,51 +8459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Základní laboratorní vybavení a přístroje (měření obsahu vody, hustoty apod.)</w:t>
+        <w:t>Základní laboratorní vybavení a přístroje (měření obsahu vody, hustoty apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8577,51 +8518,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pomůcky pro odebírání průměrných vzorků - vzorkovače</w:t>
+        <w:t>Pomůcky pro odebírání průměrných vzorků - vzorkovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8636,51 +8577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kancelářské potřeby k písemnému ověření</w:t>
+        <w:t>Kancelářské potřeby k písemnému ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8695,51 +8636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Počítač s periferiemi</w:t>
+        <w:t>Počítač s periferiemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9048,51 +8989,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 14.9.2026 7:13:17</w:t>
+        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 29.10.2026 7:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9417,51 +9358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 14.9.2026 7:13:17</w:t>
+        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 29.10.2026 7:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9990,84 +9931,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SUNEX, spol. s r. o., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 14.9.2026 7:13:17</w:t>
+        <w:t>Pracovník/pracovnice pro recyklaci odpadních olejů, 29.10.2026 7:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="451454DB"/>
+    <w:nsid w:val="2D2B4BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10153,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32EE49FB"/>
+    <w:nsid w:val="632BC850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10283,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3679B811"/>
+    <w:nsid w:val="0B816F7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10413,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="553CBF00"/>
+    <w:nsid w:val="0D9ACCEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10543,51 +10484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51D4325A"/>
+    <w:nsid w:val="4B563CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10673,51 +10614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="448AC372"/>
+    <w:nsid w:val="08D8C560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>