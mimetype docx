--- v3 (2026-09-16)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R754998B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR754998B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR754998B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R569DCD7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR569DCD7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR569DCD7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 16.9.2026 23:17:18</w:t>
+        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 1.11.2026 3:35:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 16.9.2026 23:17:18</w:t>
+        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 1.11.2026 3:35:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 16.9.2026 23:17:18</w:t>
+        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 1.11.2026 3:35:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3835,51 +3835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 16.9.2026 23:17:18</w:t>
+        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 1.11.2026 3:35:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5540,51 +5540,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 16.9.2026 23:17:18</w:t>
+        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 1.11.2026 3:35:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5898,79 +5898,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9739" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6057"/>
+        <w:framePr w:w="10766" w:h="7416" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6057"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6057"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5982,51 +5982,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6038,51 +6038,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6097,51 +6097,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na kožešnickou výrobu nebo na výrobu oděvů a střední vzdělání s maturitní zkouškou v jiném oboru a alespoň 5 let praxe v oblasti kožešnické nebo oděvní výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti kožešnické nebo oděvní výroby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6156,51 +6156,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na kožešnickou nebo oděvní výrobu a alespoň 5 let odborné praxe v oblasti kožešnické nebo oděvní výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti kožešnické nebo oděvní výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6215,51 +6215,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na kožedělnou nebo oděvní technologii a alespoň 5 let odborné praxe v oblasti kožešnické nebo oděvní výroby nebo ve funkci učitele odborných předmětů nebo odborného výcviku nebo praktického vyučování v oblasti kožešnické nebo oděvní výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6274,51 +6274,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 32-039-H Opravář/opravářka kožešinových a usňových oděvů nebo 32-033-H Šič/šička kožešinových a usňových výrobků + střední vzdělání s maturitní zkouškou a alespoň 5 let praxe v oblasti kožešnické nebo oděvní výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti kožešnické nebo oděvní výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6330,51 +6330,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6386,51 +6386,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6438,117 +6438,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6560,51 +6501,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6616,51 +6557,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6672,51 +6613,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9191" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6738,51 +6679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 16.9.2026 23:17:18</w:t>
+        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 1.11.2026 3:35:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6954,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dílna pro opravy kožešinových a usňových oděvů umožňující ověření všech kompetencí, vybavená stroji, zařízením a nástroji s přísunem potřebné energie, odpovídající bezpečnostním a hygienickým požadavkům</w:t>
+        <w:t>Dílna pro opravy kožešinových a usňových oděvů umožňující ověření všech kompetencí, vybavená stroji, zařízením a nástroji s přísunem potřebné energie, odpovídající bezpečnostním a hygienickým požadavkům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7013,51 +6954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Základní strojní vybavení: plochý jednojehlový šicí stroj se stehem vázaným, pracovní stůl, příjmový a výdejní pult</w:t>
+        <w:t>Základní strojní vybavení: plochý jednojehlový šicí stroj se stehem vázaným, pracovní stůl, příjmový a výdejní pult</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7072,51 +7013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zařízení a nástroje: žehlící jednotka, krájecí nožík, nůžky, ruční kleště pro dírkování a tlačkování, ruční jehla, kartáč na kartáčování, česání a na nášení čistících prostředků a leštění</w:t>
+        <w:t>Zařízení a nástroje: žehlící jednotka, krájecí nožík, nůžky, ruční kleště pro dírkování a tlačkování, ruční jehla, kartáč na kartáčování, česání a na nášení čistících prostředků a leštění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7131,51 +7072,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kožešinové a usňové oděvy určené k opravám (v minimálném počtu 3 - maximálně 5 vzorků)</w:t>
+        <w:t>Kožešinové a usňové oděvy určené k opravám (v minimálném počtu 3 - maximálně 5 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7190,51 +7131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiály a polotovary pro provedení oprav kožešinových a usňových oděvů (kožešiny, usně, podšívkový materiál, nitě, ozdobné a zapínací prvky, ošetřovací a impregnační prostředky)</w:t>
+        <w:t>Materiály a polotovary pro provedení oprav kožešinových a usňových oděvů (kožešiny, usně, podšívkový materiál, nitě, ozdobné a zapínací prvky, ošetřovací a impregnační prostředky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7249,51 +7190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ukázky kožešinových a usňových materiálů, polotovarů a komponentů (v minimálním počtu 5 - maximálně 8 vzorků od každého)</w:t>
+        <w:t>Ukázky kožešinových a usňových materiálů, polotovarů a komponentů (v minimálním počtu 5 - maximálně 8 vzorků od každého)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7308,51 +7249,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Papír na tvorbu šablon</w:t>
+        <w:t>Papír na tvorbu šablon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7367,51 +7308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Doklady o převzetí opravy, účtenky, kniha oprav</w:t>
+        <w:t>Doklady o převzetí opravy, účtenky, kniha oprav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7426,51 +7367,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Obalový materiál</w:t>
+        <w:t>Obalový materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7833,51 +7774,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 9 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 16.9.2026 23:17:18</w:t>
+        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 1.11.2026 3:35:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8294,84 +8235,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 16.9.2026 23:17:18</w:t>
+        <w:t>Opravář/opravářka kožešinových a usňových oděvů, 1.11.2026 3:35:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="670982E4"/>
+    <w:nsid w:val="18ABF217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8457,51 +8398,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2769B48A"/>
+    <w:nsid w:val="66AF4541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8587,51 +8528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B9F4DBB"/>
+    <w:nsid w:val="3FBB8ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>