--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14158A34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14158A34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14158A34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73DD7148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73DD7148" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73DD7148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce forem pro tlakové lití v keramice, 14.9.2026 8:08:15</w:t>
+        <w:t>Výrobce forem pro tlakové lití v keramice, 29.10.2026 9:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce forem pro tlakové lití v keramice, 14.9.2026 8:08:15</w:t>
+        <w:t>Výrobce forem pro tlakové lití v keramice, 29.10.2026 9:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce forem pro tlakové lití v keramice, 14.9.2026 8:08:15</w:t>
+        <w:t>Výrobce forem pro tlakové lití v keramice, 29.10.2026 9:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3281,51 +3281,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce forem pro tlakové lití v keramice, 14.9.2026 8:08:15</w:t>
+        <w:t>Výrobce forem pro tlakové lití v keramice, 29.10.2026 9:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4310,51 +4310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce forem pro tlakové lití v keramice, 14.9.2026 8:08:15</w:t>
+        <w:t>Výrobce forem pro tlakové lití v keramice, 29.10.2026 9:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5227,51 +5227,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělění autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce forem pro tlakové lití v keramice, 14.9.2026 8:08:15</w:t>
+        <w:t>Výrobce forem pro tlakové lití v keramice, 29.10.2026 9:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5443,51 +5443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory, stroje a zařízení - včetně potřebných energií - odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Prostory, stroje a zařízení - včetně potřebných energií - odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5502,51 +5502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provozní dílna (dostatečně velká, vytápěná a větratelná) s přívodem energií, vody a stlačeného vzduchu vybavená zařízením pro tlakové lití forem v keramice</w:t>
+        <w:t>Provozní dílna (dostatečně velká, vytápěná a větratelná) s přívodem energií, vody a stlačeného vzduchu vybavená zařízením pro tlakové lití forem v keramice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5561,51 +5561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro provedení ústní části zkoušky</w:t>
+        <w:t>Místnost pro provedení ústní části zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5620,51 +5620,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Ochranné pracovní pomůcky </w:t>
+        <w:t xml:space="preserve">Ochranné pracovní pomůcky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5679,51 +5679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní receptury pro výrobu forem pro tlakové lití</w:t>
+        <w:t>Výrobní receptury pro výrobu forem pro tlakové lití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5738,51 +5738,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologická a technická dokumentace pro výrobu forem pro tlakové lití</w:t>
+        <w:t>Technologická a technická dokumentace pro výrobu forem pro tlakové lití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5797,51 +5797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Rozmnožovací zařízení pro přípravu formy na tlakové lití keramiky</w:t>
+        <w:t>Rozmnožovací zařízení pro přípravu formy na tlakové lití keramiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5856,51 +5856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní stůl, ohrada, vodováha, podložky pod formu, separátor (pasta i sprej) měkký kartáček, nerez trubičky (pro přívod licí hmoty do formy); matice a průchodky, délková měřidla, běžné zámečnické nářadí, nože velké, pilník hrubý, rašple, hoblík, svěrky truhlářské, polyesterové dvousložkové lepidlo, teploměr, plexi deska se sítí otvorů, stojan na desku, tyčky s průměrem 6 mm 300 ks; odměrka, polohovací umělohmotné zámky, plastelína</w:t>
+        <w:t>Pracovní stůl, ohrada, vodováha, podložky pod formu, separátor (pasta i sprej) měkký kartáček, nerez trubičky (pro přívod licí hmoty do formy); matice a průchodky, délková měřidla, běžné zámečnické nářadí, nože velké, pilník hrubý, rašple, hoblík, svěrky truhlářské, polyesterové dvousložkové lepidlo, teploměr, plexi deska se sítí otvorů, stojan na desku, tyčky s průměrem 6 mm 300 ks; odměrka, polohovací umělohmotné zámky, plastelína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5915,51 +5915,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Váhy do 30 kg citlivost 1 g; nádoby na míchání do 30 litrů; pádlo, nádoby na odvažování komponent, lednička s mrazákem, míchačka s nastavením 100–150 ot./min, stopky, laminátová vana k dozrávání formy s odtokem</w:t>
+        <w:t>Váhy do 30 kg citlivost 1 g; nádoby na míchání do 30 litrů; pádlo, nádoby na odvažování komponent, lednička s mrazákem, míchačka s nastavením 100–150 ot./min, stopky, laminátová vana k dozrávání formy s odtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5974,51 +5974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Fréza ke srovnání planparalelnosti, ruční fréza na kanálky 6 mm, vrtáky, závitníky, tryska na čištění formy tlakovým vzduchem, brusný papír zrnitost 80 a 400, barva na PMMA (polymetylmetakrylát), PP (polypropylen) deska 25 mm, kotoučová pila s řídkými zuby, vruty do dřeva nerez, frézka na zadní drážky, stojanová vrtačka, stahovací pásky, gumové a silikonové těsnění 6 mm</w:t>
+        <w:t>Fréza ke srovnání planparalelnosti, ruční fréza na kanálky 6 mm, vrtáky, závitníky, tryska na čištění formy tlakovým vzduchem, brusný papír zrnitost 80 a 400, barva na PMMA (polymetylmetakrylát), PP (polypropylen) deska 25 mm, kotoučová pila s řídkými zuby, vruty do dřeva nerez, frézka na zadní drážky, stojanová vrtačka, stahovací pásky, gumové a silikonové těsnění 6 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6033,51 +6033,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Sádrové formy k odlití, izolace (šelak), separátor silikon – sádra, Silonon Elastosil 4512 + tužidlo T51; PP (polypropylen) armatury (trubky, kolínka, T kusy, koncovka se závitem), bruska malá, nůžky, silikonové podložky, Savo 12%, pro ošetřování forem NaClO (natriumhypochlorid) </w:t>
+        <w:t xml:space="preserve">Sádrové formy k odlití, izolace (šelak), separátor silikon – sádra, Silonon Elastosil 4512 + tužidlo T51; PP (polypropylen) armatury (trubky, kolínka, T kusy, koncovka se závitem), bruska malá, nůžky, silikonové podložky, Savo 12%, pro ošetřování forem NaClO (natriumhypochlorid) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6092,51 +6092,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorek hotové formy pro tlakové lití</w:t>
+        <w:t>Vzorek hotové formy pro tlakové lití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6611,51 +6611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce forem pro tlakové lití v keramice, 14.9.2026 8:08:15</w:t>
+        <w:t>Výrobce forem pro tlakové lití v keramice, 29.10.2026 9:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7184,84 +7184,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Imerys, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce forem pro tlakové lití v keramice, 14.9.2026 8:08:15</w:t>
+        <w:t>Výrobce forem pro tlakové lití v keramice, 29.10.2026 9:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="265E1113"/>
+    <w:nsid w:val="7BA73F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7347,51 +7347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5188DE9C"/>
+    <w:nsid w:val="18291BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7477,51 +7477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71CDDC28"/>
+    <w:nsid w:val="30D59B51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>