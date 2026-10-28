--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C48CB23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C48CB23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C48CB23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B23823A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B23823A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B23823A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,68 +803,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 18:48:18</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 29.10.2026 0:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 11</w:t>
+        <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1879,68 +1879,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 18:48:18</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 29.10.2026 0:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 11</w:t>
+        <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2992,68 +2992,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 18:48:18</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 29.10.2026 0:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 11</w:t>
+        <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4577,68 +4577,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 18:48:18</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 29.10.2026 0:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 11</w:t>
+        <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5028,68 +5028,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 18:48:18</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 29.10.2026 0:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 11</w:t>
+        <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13899,68 +13899,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 18:48:18</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 29.10.2026 0:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 11</w:t>
+        <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15189,80 +15189,738 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="7622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7790"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7790"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7075" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7075" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7075" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Střední vzdělání s výučním listem v oboru vzdělání 36-56-H/01 Kominík nebo jemu odpovídajících předcházejících či navazujících oborech vzdělání dle NV č. 211/2010 Sb., o soustavě oborů vzdělání v základním, středním a vyšším odborném vzdělávání a nejméně 5 let praxe v povolání kominík </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7075" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Úplná profesní kvalifikace 36-56-H/01 Kominík, doložená osvědčeními o získání profesních kvalifikací skládajících úplnou profesní kvalifikaci: 36-017-H Kominík/kominice – montáž komínů a komínových vložek, 36-023-H Kominík/kominice – měření spalin a 36-025-H Kominík/kominice – kontrola a čištění spalinových cest a střední vzdělání s výučním listem nebo maturitní zkouškou a nejméně 5 let praxe v povolání kominík</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7075" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Profesní kvalifikace Kominík – revizní technik spalinových cest (36-024-H) a nejméně 5 let praxe v povolání kominík</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7075" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Odborná kvalifikace pro výkon povolání učitele odborného výcviku dle § 9 odst. 5 zákona č. 563/2004 Sb., o pedagogických pracovnících, ve znění pozdějších předpisů, v oboru vzdělání 36-56-H/01 Kominík nebo jemu odpovídajících předcházejících či navazujících oborech vzdělání dle Nařízení vlády č. 211/2011 Sb., o soustavě oborů vzdělání v základním, středním a vyšším odborném vzdělávání, ve znění pozdějších předpisů a nejméně 5 let praxe v povolání učitele odborného výcviku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7075" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Odborná kvalifikace pro výkon povolání učitele odborných předmětů dle § 9 odst. 2 zákona č. 563/2004 Sb., o pedagogických pracovnících, ve znění pozdějších předpisů, v oboru vzdělání 36-56-H/01 Kominík nebo jemu odpovídajících předcházejících či navazujících oborech vzdělání dle Nařízení vlády č. 211/2011 Sb., o soustavě oborů vzdělání v základním, středním a vyšším odborném vzdělávání, ve znění pozdějších předpisů a nejméně 5 let praxe v povolání učitele odborných předmětů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7075" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7075" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7075" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7075" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 18:48:18</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 29.10.2026 0:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 11</w:t>
+        <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15337,486 +15995,775 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="10171" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="12431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+        <w:t>Pracoviště umožňující realizaci zkoušek vybavené potřebnými materiály, nástroji, pracovním nářadím, strojním zařízením pro provádění prací, mechanizmy pro dopravu materiálů a pomocnými zařízeními (lešením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
+        <w:t xml:space="preserve">Pracoviště musí být prostorově a konstrukčně uspořádáno a vybaveno tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
         <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vybavení pracoviště:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Střední vzdělání s výučním listem v oboru vzdělání 36-56-H/01 Kominík nebo jemu odpovídajících předcházejících či navazujících oborech vzdělání dle NV č. 211/2010 Sb., o soustavě oborů vzdělání v základním, středním a vyšším odborném vzdělávání a nejméně 5 let praxe v povolání kominík </w:t>
+        <w:t>vícepodlažní objekt/-y s komíny (minim. 4 průduchy) s komínovou lávkou, do nichž jsou připojeny spotřebiče pevných a plynných paliv (2+2 spotřebiče)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Úplná profesní kvalifikace 36-56-H/01 Kominík, doložená osvědčeními o získání profesních kvalifikací skládajících úplnou profesní kvalifikaci: 36-017-H Kominík/kominice – montáž komínů a komínových vložek, 36-023-H Kominík/kominice – měření spalin a 36-025-H Kominík/kominice – kontrola a čištění spalinových cest a střední vzdělání s výučním listem nebo maturitní zkouškou a nejméně 5 let praxe v povolání kominík</w:t>
+        <w:t xml:space="preserve">kotelna s kotlem na plynné palivo, připojeným na podtlakový komín </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Profesní kvalifikace Kominík – revizní technik spalinových cest (36-024-H) a nejméně 5 let praxe v povolání kominík</w:t>
+        <w:t>funkční uzavřený spotřebič v provedení C s nuceným odvodem spalin vzducho-spalinovým systémem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Odborná kvalifikace pro výkon povolání učitele odborného výcviku dle § 9 odst. 5 zákona č. 563/2004 Sb., o pedagogických pracovnících, ve znění pozdějších předpisů, v oboru vzdělání 36-56-H/01 Kominík nebo jemu odpovídajících předcházejících či navazujících oborech vzdělání dle Nařízení vlády č. 211/2011 Sb., o soustavě oborů vzdělání v základním, středním a vyšším odborném vzdělávání, ve znění pozdějších předpisů a nejméně 5 let praxe v povolání učitele odborného výcviku</w:t>
+        <w:t>kominické nářadí a pracovní pomůcky: čisticí průtlačné nářadí na dlouhém (7 m) a krátkém (1,8 m) drátu (prutu), lano (nejméně 15 m) s koulí a s kominickým strojkem, smetáček, lopatka, vložka proti naprášení, nádoba na saze a popel, univerzální kominický klíč, teleskopické zrcátko, přenosná bateriová svítilna, zápalky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Odborná kvalifikace pro výkon povolání učitele odborných předmětů dle § 9 odst. 2 zákona č. 563/2004 Sb., o pedagogických pracovnících, ve znění pozdějších předpisů, v oboru vzdělání 36-56-H/01 Kominík nebo jemu odpovídajících předcházejících či navazujících oborech vzdělání dle Nařízení vlády č. 211/2011 Sb., o soustavě oborů vzdělání v základním, středním a vyšším odborném vzdělávání, ve znění pozdějších předpisů a nejméně 5 let praxe v povolání učitele odborných předmětů.</w:t>
+        <w:t>měřící přístroje: indikátor úniku spalin, endoskop, tahoměr, teploměr, inspekční komínová kamera, analyzátor spalin, souprava 4PA test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>hořlavá látka, dýmotvorná látka, ucpávka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>projektová dokumentace pro hodnocenou činnost, technologické pokyny výrobců</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>učebna nebo pracoviště vybavené stoly a židlemi pro přípravu písemného ověření kritérií hodnocení odborných kompetencí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15828,414 +16775,1237 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Přístup (dálkový nebo materiály v tištěné podobě) k věcně dotčeným zákonům, vyhláškám, předpisům a normám:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci Lektor/lektorka dalšího vzdělávání (75-001-T), může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Právní předpisy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>zákon č. 133/1985 Sb., o požární ochraně, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>vyhláška č. 34/2016 Sb., o čištění, kontrole a revizi spalinové cesty, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>vyhláška č. 23/2008 Sb., o technických podmínkách požární bezpečnosti staveb, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>vyhláška č. 268/2009 Sb., ve znění vyhlášky č. 20/2012 Sb., o technických požadavcích na stavby, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nařízení vlády č. 362/2005 Sb., o bližších požadavcích na bezpečnost a ochranu zdraví při práci s nebezpečím pádu z výšky nebo do hloubky, ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Technické normy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">ČSN 73 4201 Komíny a kouřovody - Navrhování, provádění a připojování spotřebičů paliv </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>ČSN EN 1443 Komíny - Všeobecné požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>ČSN EN 15287-1+A1 Komíny - Navrhování, provádění a přejímka komínů, Část 1: Komíny pro otevřené spotřebiče paliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>ČSN EN 15287-2 Komíny - Navrhování, provádění a přejímka komínů, Část 2: Komíny pro uzavřené spotřebiče paliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>ČSN 73 0810 Požární bezpečnost staveb – Společná ustanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>ČSN 06 1008 Požární bezpečnost tepelných zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Technická pravidla Hospodářské komory ČR – vydalo Společenstvo kominíků ČR: TPK K 01-01 Kontrola spalinových cest, TPK K 02-01 Vložkování komínů, TPK K 03-01 Čištění komínů a kouřovodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Další nově vydané právní předpisy a technické normy a změny platných právních předpisů a technických norem, které vstoupily v platnost v době platnosti standardu PK. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9623" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 18:48:18</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 29.10.2026 0:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 11</w:t>
+        <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -16310,191 +18080,218 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="12431" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Pracoviště umožňující realizaci zkoušek vybavené potřebnými materiály, nástroji, pracovním nářadím, strojním zařízením pro provádění prací, mechanizmy pro dopravu materiálů a pomocnými zařízeními (lešením).</w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3527"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Pracoviště musí být prostorově a konstrukčně uspořádáno a vybaveno tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště. </w:t>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů, pokud trvá déle než 8 hodin. Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12091" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16504,1823 +18301,80 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...1741 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 18:48:18</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 29.10.2026 0:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 11</w:t>
+        <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -18394,419 +18448,50 @@
                     <pic:cNvPr id="20" name="Picture 20"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...367 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19313,84 +18998,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 18:48:19</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 29.10.2026 0:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 11 z 11</w:t>
+        <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40F3FF6E"/>
+    <w:nsid w:val="1E0690CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E36562C"/>
+    <w:nsid w:val="29AF8AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62383EF9"/>
+    <w:nsid w:val="65467A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67691E0B"/>
+    <w:nsid w:val="4618137B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>