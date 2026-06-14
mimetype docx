--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD4D742E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD4D742E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD4D742E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B4A7E32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B4A7E32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B4A7E32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.4.2026 12:13:41</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.4.2026 12:13:41</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.4.2026 12:13:41</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4577,51 +4577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.4.2026 12:13:41</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.4.2026 12:13:41</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13899,51 +13899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.4.2026 12:13:41</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.4.2026 12:13:41</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16174,51 +16174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.4.2026 12:13:41</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.4.2026 12:13:41</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18628,51 +18628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.4.2026 12:13:41</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19313,84 +19313,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.4.2026 12:13:41</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29A8EE77"/>
+    <w:nsid w:val="3A003D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19476,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E133026"/>
+    <w:nsid w:val="7AD34B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4332B013"/>
+    <w:nsid w:val="77DAABF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25E98857"/>
+    <w:nsid w:val="7A9A5431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>