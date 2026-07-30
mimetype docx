--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B4A7E32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B4A7E32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B4A7E32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B354CC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B354CC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B354CC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4577,51 +4577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13899,51 +13899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16174,51 +16174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18628,51 +18628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19313,84 +19313,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 14.6.2026 18:10:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A003D9C"/>
+    <w:nsid w:val="3765D61E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19476,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AD34B49"/>
+    <w:nsid w:val="32F25661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77DAABF8"/>
+    <w:nsid w:val="58894106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A9A5431"/>
+    <w:nsid w:val="0840E359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>