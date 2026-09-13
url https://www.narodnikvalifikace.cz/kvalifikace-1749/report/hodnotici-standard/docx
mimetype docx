--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B354CC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B354CC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B354CC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R473A977A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR473A977A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR473A977A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 16:28:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 16:28:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 16:28:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4577,51 +4577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 16:28:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 16:28:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13899,51 +13899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 16:28:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 16:28:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16174,51 +16174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 16:28:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 16:28:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18628,51 +18628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 16:28:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19313,84 +19313,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 30.7.2026 2:48:21</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 13.9.2026 16:28:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3765D61E"/>
+    <w:nsid w:val="72AADC26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19476,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32F25661"/>
+    <w:nsid w:val="3D5FB7FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58894106"/>
+    <w:nsid w:val="4AC5C20E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0840E359"/>
+    <w:nsid w:val="1026346D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>