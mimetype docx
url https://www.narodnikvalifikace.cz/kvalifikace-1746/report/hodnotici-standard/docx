--- v3 (2026-08-02)
+++ v4 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AF5DCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AF5DCDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AF5DCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A468569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A468569" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A468569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 2.8.2026 18:18:26</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 2.8.2026 18:18:26</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 2.8.2026 18:18:26</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4511,51 +4511,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 2.8.2026 18:18:26</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5050,51 +5050,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 2.8.2026 18:18:26</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16658,51 +16658,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 2.8.2026 18:18:26</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20741,51 +20741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku, statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku, ani podnikatel, u kterého žadatel vykonává činnost ostraha majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 2.8.2026 18:18:26</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21882,51 +21882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 2.8.2026 18:18:26</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22894,51 +22894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška může být rozložena do 2 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 2.8.2026 18:18:26</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23411,84 +23411,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NoNap CZ, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 2.8.2026 18:18:26</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C2D3B22"/>
+    <w:nsid w:val="54F432CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23574,51 +23574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E915AB1"/>
+    <w:nsid w:val="6FF87143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>