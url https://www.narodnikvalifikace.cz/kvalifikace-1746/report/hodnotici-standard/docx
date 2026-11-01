--- v4 (2026-09-17)
+++ v5 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A468569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A468569" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A468569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R289C6BAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR289C6BAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR289C6BAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 1.11.2026 3:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 1.11.2026 3:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 1.11.2026 3:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4511,51 +4511,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 1.11.2026 3:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5050,51 +5050,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 1.11.2026 3:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16658,51 +16658,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 1.11.2026 3:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20741,51 +20741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku, statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku, ani podnikatel, u kterého žadatel vykonává činnost ostraha majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 1.11.2026 3:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20877,79 +20877,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="11107" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="8798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20961,51 +20961,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21017,51 +21017,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21076,51 +21076,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání získané absolvováním studia min. v bakalářském studijním programu v oboru bezpečnostním, bezpečnostního inženýrství, krizového řízení, civilní ochrany, požární bezpečnosti (represe nebo prevence), aplikované informatiky, elektrotechnického, právním a 5 let praxe v oblasti ochrany majetku a osob, nebo požární ochrany, nebo obrany nebo krizového řízení nebo soukromých detektivní činnosti, nebo posuzování a hodnocení kvality v těchto oblastech. (viz nařízení vlády č. 278/2008 Sb. v platném znění o obsahových náplních jednotlivých živností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21135,51 +21135,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání získané studiem v oboru bezpečnostním, bezpečnostního inženýrství, krizového řízení, civilní ochrany, požární bezpečnosti (represe nebo prevence), aplikované informatiky, elektrotechnickém, právním a 5 let praxe v oblasti ochrany majetku a osob, nebo požární ochrany, nebo obrany nebo krizového řízení nebo soukromých detektivní činnosti, nebo posuzování a hodnocení kvality v těchto oblastech. (viz. Nařízení vlády č. 278/2008 Sb. v platném znění o obsahových náplních jednotlivých živností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21191,51 +21191,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21247,51 +21247,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21299,58 +21299,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21358,117 +21358,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Všichni členové komise musí splňovat kvalifikační předpoklad: odborná způsobilost v oblasti požární ochrany (§ 11 zákon č. 183/1985 Sb. o požární ochraně v platném znění) nebo být odborně způsobilou osobou v prevenci rizik BOZP dle zákona č. 309/2006 Sb. v platném znění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21480,51 +21421,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21536,51 +21477,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21592,51 +21533,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21648,51 +21589,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán si může vyžádat stanovisko k odborné způsobilosti žadatele o autorizaci vydané věcně příslušným profesním společenstvem ve smyslu § 50 a násl. zákona č. 500/2004 Sb., správní řád.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21704,51 +21645,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21760,51 +21701,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. v platném znění a § 2 a 9 zákona č. 552/1991 Sb. v platném znění) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21816,51 +21757,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10559" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21870,63 +21811,706 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4420" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11179"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11179"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11519"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Zázemí pro administrativní zajištění, učebny pro realizaci písemné části zkoušky včetně pokojů pro klauzurní práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11519"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Sada 600 testových otázek a 12 případových studií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11519"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>4 x zkušební objekt a prostory umožňující plnění příslušných typových situací.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11519"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Zkušební místnost pro plnění zkoušky s připojením na internet, zázemím pro klauzurní práci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11519"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Záznamová zařízení – diktafon, fotoaparát, kamera</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11519"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Dalekohled, noční vidění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11519"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vybavení pro prezentace – data projektor, plátno, software</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11519"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>PC (notebook) s omezeným spojením na internet, aby neumožňovalo propojení na e-mail a sociální sítě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11519"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>komponenty kamerových a zabezpečovacích systémů, popřípadě ukázka speciálních sledovacích a monitorovacích zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11519"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11519"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 2 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 1.11.2026 3:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22018,927 +22602,284 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4420" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Zázemí pro administrativní zajištění, učebny pro realizaci písemné části zkoušky včetně pokojů pro klauzurní práci</w:t>
+        <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3527"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Sada 600 testových otázek a 12 případových studií</w:t>
+        <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 12 hodin (hodinou se rozumí 60 minut), z toho 70 minut je vyčleněno na písemný test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>4 x zkušební objekt a prostory umožňující plnění příslušných typových situací.</w:t>
-[...668 lines deleted...]
-        </w:rPr>
         <w:t>Zkouška může být rozložena do 2 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 1.11.2026 3:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23411,84 +23352,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NoNap CZ, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní konzultant/konzultantka, 17.9.2026 2:14:45</w:t>
+        <w:t>Bezpečnostní konzultant/konzultantka, 1.11.2026 3:15:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54F432CE"/>
+    <w:nsid w:val="6CC943D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23574,51 +23515,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FF87143"/>
+    <w:nsid w:val="702117A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>