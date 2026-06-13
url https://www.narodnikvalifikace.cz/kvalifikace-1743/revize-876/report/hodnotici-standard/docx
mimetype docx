--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5906B9BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5906B9BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5906B9BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1170877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1170877" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1170877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 28.4.2026 23:08:12</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 28.4.2026 23:08:12</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 28.4.2026 23:08:12</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 28.4.2026 23:08:12</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 28.4.2026 23:08:12</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 28.4.2026 23:08:12</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 28.4.2026 23:08:12</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DB47F33"/>
+    <w:nsid w:val="61B1A7AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19F74114"/>
+    <w:nsid w:val="3123DB77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>