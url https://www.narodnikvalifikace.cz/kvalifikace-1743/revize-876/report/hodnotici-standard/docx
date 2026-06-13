--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1170877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1170877" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1170877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55C9FACD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55C9FACD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55C9FACD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 11:48:06</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61B1A7AB"/>
+    <w:nsid w:val="3E84FF00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3123DB77"/>
+    <w:nsid w:val="7EA88DB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>