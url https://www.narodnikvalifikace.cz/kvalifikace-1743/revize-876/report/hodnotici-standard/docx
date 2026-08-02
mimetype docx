--- v2 (2026-06-13)
+++ v3 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55C9FACD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55C9FACD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55C9FACD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17951A22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17951A22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17951A22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 13.6.2026 13:30:00</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E84FF00"/>
+    <w:nsid w:val="31178C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EA88DB1"/>
+    <w:nsid w:val="633D4142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>