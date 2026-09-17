--- v3 (2026-08-02)
+++ v4 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17951A22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17951A22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17951A22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F56D482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F56D482" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F56D482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 2.8.2026 21:47:46</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31178C88"/>
+    <w:nsid w:val="1C50F76C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="633D4142"/>
+    <w:nsid w:val="1D69213B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>