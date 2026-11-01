--- v4 (2026-09-17)
+++ v5 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F56D482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F56D482" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F56D482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R538746A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR538746A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR538746A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.11.2026 5:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.11.2026 5:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.11.2026 5:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.11.2026 5:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5491,51 +5491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7598" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5550,51 +5550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7598" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5609,51 +5609,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí mít uzavřené pojištění odpovědnosti pro danou činnost.</w:t>
+        <w:t>Autorizovaná osoba musí mít uzavřené pojištění odpovědnosti pro danou činnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7598" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.11.2026 5:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.11.2026 5:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.9.2026 4:07:31</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.11.2026 5:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C50F76C"/>
+    <w:nsid w:val="43E126E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D69213B"/>
+    <w:nsid w:val="0C8A34C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>