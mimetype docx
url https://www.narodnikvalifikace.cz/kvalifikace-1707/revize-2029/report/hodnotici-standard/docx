--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F12EEBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F12EEBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F12EEBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C470D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C470D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C470D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor parních energetických zařízení; Operátor horkovodních energetických zařízení</w:t>
+        <w:t>Operátor horkovodních energetických zařízení; Operátor parních energetických zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4262"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4262"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 14.9.2026 8:34:57</w:t>
+        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 29.10.2026 10:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 14.9.2026 8:34:57</w:t>
+        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 29.10.2026 10:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 14.9.2026 8:34:57</w:t>
+        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 29.10.2026 10:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4449,51 +4449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 14.9.2026 8:34:57</w:t>
+        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 29.10.2026 10:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5530,51 +5530,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 14.9.2026 8:34:57</w:t>
+        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 29.10.2026 10:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6447,51 +6447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 14.9.2026 8:34:58</w:t>
+        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 29.10.2026 10:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7364,51 +7364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 14.9.2026 8:34:58</w:t>
+        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 29.10.2026 10:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8040,51 +8040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8281,51 +8281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 14.9.2026 8:34:58</w:t>
+        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 29.10.2026 10:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8609,51 +8609,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technická dokumentace, montážní výkresy, technologická schémata (strojovna teplárny, technologická schémata úpravy vody, technologická schémata spalovacích procesů, technologická schémata a montážní výkresy konstrukcí kotlů a ohnišť), směrnice, provozní deník</w:t>
+        <w:t>technická dokumentace, montážní výkresy, technologická schémata (strojovna teplárny, technologická schémata úpravy vody, technologická schémata spalovacích procesů, technologická schémata a montážní výkresy konstrukcí kotlů a ohnišť), směrnice, provozní deník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8668,51 +8668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•provozní a bezpečnostní předpisy pro obsluhu kotle, deník tlakových nádob, přehled použitých pojistných ventilů, přehled použitých vodoznaků, přehled použitých teploměrů a tlakoměrů a průtokoměrů, přehled periodických úkonů operátora kotle, I-S diagram, T-S diagram, parní tabulky</w:t>
+        <w:t>provozní a bezpečnostní předpisy pro obsluhu kotle, deník tlakových nádob, přehled použitých pojistných ventilů, přehled použitých vodoznaků, přehled použitých teploměrů a tlakoměrů a průtokoměrů, přehled periodických úkonů operátora kotle, I-S diagram, T-S diagram, parní tabulky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8727,51 +8727,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřicí sada pro orientační měření chemického testu vody, analyzér měření emisí CO, kalibrační plyn, tlakoměry, teploměry, infrateploměry, termovizní infračervené kamery, tlakové spínače, tlakové senzory, vodoznaky, pojistné ventily, řídicí systém kotelny, řídicí systém kotelny pomocí počítače, záznamy v PC</w:t>
+        <w:t>měřicí sada pro orientační měření chemického testu vody, analyzér měření emisí CO, kalibrační plyn, tlakoměry, teploměry, infrateploměry, termovizní infračervené kamery, tlakové spínače, tlakové senzory, vodoznaky, pojistné ventily, řídicí systém kotelny, řídicí systém kotelny pomocí počítače, záznamy v PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9246,51 +9246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 14.9.2026 8:34:58</w:t>
+        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 29.10.2026 10:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9707,84 +9707,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborné učiliště elektrotechnické, Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 14.9.2026 8:34:58</w:t>
+        <w:t>Operátor zařízení pro výrobu páry/teplé vody pro energetiku, 29.10.2026 10:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34C9BC63"/>
+    <w:nsid w:val="21C6B7A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9870,51 +9870,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EB3CA15"/>
+    <w:nsid w:val="66D69B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10000,51 +10000,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4701E20F"/>
+    <w:nsid w:val="2F1D6CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>