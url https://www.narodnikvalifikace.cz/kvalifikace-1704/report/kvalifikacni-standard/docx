--- v3 (2026-08-02)
+++ v4 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AE2DBC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AE2DBC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AE2DBC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R710E95CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR710E95CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR710E95CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 2.8.2026 18:18:49</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.9.2026 2:15:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11089,51 +11089,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 2.8.2026 18:18:49</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.9.2026 2:15:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16730,51 +16730,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 2.8.2026 18:18:49</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.9.2026 2:15:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17359,51 +17359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 2.8.2026 18:18:49</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.9.2026 2:15:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>