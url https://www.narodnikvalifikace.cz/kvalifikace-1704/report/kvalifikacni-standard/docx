--- v4 (2026-09-17)
+++ v5 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R710E95CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR710E95CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR710E95CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ED2FB1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ED2FB1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ED2FB1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.9.2026 2:15:38</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 1.11.2026 3:15:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,255 +5111,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7255"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7270"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="7270"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7270"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzhledem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="7270"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skutečnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="7270"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="7270"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="7270"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="7270"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovídá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="7270"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="7270"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="7270"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="7270"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="7270"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>agentury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="7270"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6522,272 +6522,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8657"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="8671"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8671"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doklad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8671"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="8671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="8671"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="8671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8907"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="8921"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řidičský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="8921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průkaz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="8921"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="8921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="8921"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="8921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9156"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9171"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="9171"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9171"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zbrojní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="9171"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průkaz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="9171"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="9171"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="9171"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="9171"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9406"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7372,493 +7372,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10342"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10356"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="10356"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="10356"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="10356"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="10356"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="10356"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="10356"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozemních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="10356"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="10356"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="10356"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="10356"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7401" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="10356"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soukromé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9268" w:y="10356"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10587"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10836"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="10836"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10836"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="10836"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="10836"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="10836"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnostech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="10836"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="10836"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Integrovaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="10836"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchranného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="10836"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="10836"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7612" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="10836"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8894" w:y="10836"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soukromých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11067"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7933,816 +7933,816 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>události</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11302"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11316"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="11316"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11316"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hašení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="11316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požárů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="11316"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="11316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="11316"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="11316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hasicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="11316"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="11316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="11316"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="11316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydrantů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="11316"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="11316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hasicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="11316"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="11316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="11316"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="11316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="11316"/>
+        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="11316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>improvizovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="11316"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="11316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11551"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11566"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="11566"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11566"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ovládání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="11566"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střelných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="11566"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="11566"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zbraní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11801"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1009" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11815"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="11815"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11815"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aplikování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="11815"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="11815"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soukromé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="11815"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="11815"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12065"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="12065"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12065"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="12065"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="12065"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="12065"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="12065"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="12065"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="12065"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="12065"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mimořádných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="12065"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>událostech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12300"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12315"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="12315"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12315"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="12315"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přítomnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="12315"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omamných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="12315"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="12315"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="12315"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alkoholu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="12315"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="12315"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="12315"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="12315"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střeženém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="12315"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="12315"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10534,606 +10534,606 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14878"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14892"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="14892"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14892"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="14892"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mimořádných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="14892"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="14892"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="14892"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="14892"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="14892"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="14892"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="14892"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="14892"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soukromých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="14892"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="14892"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="14892"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="14892"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15127"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15142"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="15142"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15142"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="15142"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>život</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="15142"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="15142"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zachraňujících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="15142"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="15142"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15377"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15391"/>
-[...16 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="15391"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15391"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ovládání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="15391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obranných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="15391"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="15391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="15391"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="15391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="15391"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="15391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="15391"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="15391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebeobrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15627"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15641"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="15641"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hašení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požárů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="15641"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="15641"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hasicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="15641"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="15641"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydrantů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="15641"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hasicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="15641"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="15641"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="15641"/>
+        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>improvizovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="15641"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.9.2026 2:15:38</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 1.11.2026 3:15:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11262,901 +11262,901 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="2173"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obsluha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>radiostanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="2173"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="2173"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>handsfree</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="2423"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ovládání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střelných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="2423"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zbraní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="2673"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="2673"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="2922"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Používání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="2922"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="2922"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozorovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="2922"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="3172"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="3172"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="3172"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="3172"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="3172"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="3172"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="3172"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="3172"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mimořádných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="3172"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>událostech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="3421"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="3421"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="3421"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="3421"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nálezu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="3421"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podezřelého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="3421"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmětu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="3671"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="3671"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přítomnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="3671"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omamných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="3671"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="3671"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="3671"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alkoholu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="3671"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="3671"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="3671"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="3671"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střeženém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="3671"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16730,51 +16730,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.9.2026 2:15:38</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 1.11.2026 3:15:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17359,51 +17359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.9.2026 2:15:38</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 1.11.2026 3:15:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>