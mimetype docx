--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D7B3CCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D7B3CCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D7B3CCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59EE0A92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59EE0A92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59EE0A92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 2.8.2026 23:43:31</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 2.8.2026 23:43:31</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 2.8.2026 23:43:31</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4693,51 +4693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 2.8.2026 23:43:31</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13734,51 +13734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstroj:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 2.8.2026 23:43:31</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17140,51 +17140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni po celou dobu trvání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 2.8.2026 23:43:31</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18641,51 +18641,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 2.8.2026 23:43:31</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18954,51 +18954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Délka písemného testu je 45 minut. Zkouška nemůže být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 2.8.2026 23:43:31</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19583,84 +19583,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 2.8.2026 23:43:31</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35B873C5"/>
+    <w:nsid w:val="471400BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19746,51 +19746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EF51256"/>
+    <w:nsid w:val="44B5DD18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>