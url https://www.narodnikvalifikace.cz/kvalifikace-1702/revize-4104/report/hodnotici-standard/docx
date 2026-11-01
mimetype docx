--- v3 (2026-09-17)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59EE0A92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59EE0A92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59EE0A92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56DFFEA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56DFFEA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56DFFEA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,68 +1019,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 1.11.2026 5:43:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 9</w:t>
+        <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2453,68 +2453,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 1.11.2026 5:43:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 9</w:t>
+        <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3654,68 +3654,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 1.11.2026 5:43:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 9</w:t>
+        <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4693,68 +4693,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 1.11.2026 5:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 9</w:t>
+        <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9269,1071 +9269,1071 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8681"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8681"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8681"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hašení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požárů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="8681"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="8681"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hasicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="8681"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8681"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydrantů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="8681"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hasicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="8681"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="8681"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="8681"/>
+        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>improvizovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="8681"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8916"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8931"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="8931"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8931"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="8931"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přítomnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8931"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omamných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="8931"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="8931"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="8931"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alkoholu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="8931"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="8931"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="8931"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="8931"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střeženém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="8931"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9180"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="9180"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9180"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mimořádných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="9180"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="9180"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="9180"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="9180"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soukromých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="9180"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="9180"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9415"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9430"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9430"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9430"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9430"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>legislativní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="9430"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regulaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="9430"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veřejných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="9430"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="9430"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="9430"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="9430"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9665"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9679"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="9679"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9679"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9679"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="9679"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regulačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="9679"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="9679"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="9679"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="9679"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9929"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="9929"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9929"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požárně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="9929"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="9929"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="9929"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="9929"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="9929"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veřejných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="9929"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12482,1037 +12482,1037 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13678"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="13678"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13678"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="13678"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>život</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="13678"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="13678"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zachraňujících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="13678"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="13678"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13913"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1205" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13927"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="13927"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13927"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrolování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="13927"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="13927"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmětů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="13927"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="13927"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="13927"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ručních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="13927"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>detektorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="13927"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14163"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14177"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="14177"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14177"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="14177"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="14177"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="14177"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nálezu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="14177"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podezřelého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="14177"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmětu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14412"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14427"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="14427"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14427"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Používání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="14427"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="14427"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozorovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="14427"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14662"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14676"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="14676"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14676"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="14676"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přítomnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="14676"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omamných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="14676"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="14676"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="14676"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alkoholu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="14676"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="14676"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="14676"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="14676"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střeženém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="14676"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14911"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14926"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="14926"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14926"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mimořádných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="14926"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="14926"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="14926"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="14926"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soukromých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="14926"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="14926"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15161"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15175"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="15175"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15175"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="15175"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="15175"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regulačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="15175"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="15175"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="15175"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="15175"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15411"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13734,68 +13734,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstroj:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 1.11.2026 5:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 9</w:t>
+        <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17140,68 +17140,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni po celou dobu trvání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 1.11.2026 5:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 9</w:t>
+        <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17276,79 +17276,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7641" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4535" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17360,51 +17360,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4535" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17416,51 +17416,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4535" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17475,51 +17475,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Středoškolské vzdělání zakončené maturitní zkouškou a alespoň 5 let odborné praxe v oblasti soukromých bezpečnostních služeb se specialiazací na ostrahu veřejných akcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4535" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17534,51 +17534,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání a alespoň 5 let odborné praxe v oboru ostraha majetku a osob (viz. Nařízení vlády č. 278/2008 Sb., o obsahových náplních jednotlivých živností) se specializací na ostrahu veřejných akcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4535" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17593,51 +17593,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání získané absolvováním studia min. v bakalářském studijním programu a alespoň 5 let odborné praxe v oboru ostraha majetku a osob (viz. Nařízení vlády č. 278/2008 Sb., o obsahových náplních jednotlivých živností) se specializací na ostrahu veřejných akcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4535" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17649,1060 +17649,1111 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4535" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4535" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem v souladu s požadavky uvedenými v hodnoticím standardu dané profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4535" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem v souladu s požadavky uvedenými v hodnoticím standardu dané profesní kvalifikace.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4535" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4650" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7464"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7464"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7804"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz. </w:t>
-[...26 lines deleted...]
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>Zázemí pro administrativní zajištění, učebny pro realizaci písemné části zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10363"/>
+        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7804"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Zázemí pro administrativní zajištění, učebny pro realizaci písemné části zkoušky</w:t>
+        <w:t>Zkušební objekt a prostory umožňující plnění příslušných typových situací v oblasti sebeobrany a požární ochrany tak, aby bylo možno bezpečně sledovat daný postup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10363"/>
+        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7804"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Zkušební objekt a prostory umožňující plnění příslušných typových situací v oblasti sebeobrany a požární ochrany tak, aby bylo možno bezpečně sledovat daný postup</w:t>
+        <w:t>Vybavení pro řešení situací – cvičné prostředky obranné, cviční hasicí přístroje, frekvenci pro radiostanici a radiostanici (nebo mobilní telefon) pro komunikaci při řešení situací, AmbuMan a sada pro imitaci zranění, prostředky pro první pomoc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10363"/>
+        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7804"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Vybavení pro řešení situací – cvičné prostředky obranné, cviční hasicí přístroje, frekvenci pro radiostanici a radiostanici (nebo mobilní telefon) pro komunikaci při řešení situací, AmbuMan a sada pro imitaci zranění, prostředky pro první pomoc</w:t>
+        <w:t>Záznamová zařízení – diktafon, fotoaparát, kamera</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10363"/>
+        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7804"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Záznamová zařízení – diktafon, fotoaparát, kamera</w:t>
+        <w:t>Dalekohled, noční vidění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10363"/>
+        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7804"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Dalekohled, noční vidění</w:t>
+        <w:t>Cvičné hasicí přístroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10363"/>
+        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7804"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Cvičné hasicí přístroje</w:t>
+        <w:t>Ruční detektor kovů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10363"/>
+        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7804"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Ruční detektor kovů</w:t>
+        <w:t>Analytické sady pro detekci alkoholu a jiných omamných látek (i cvičné)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10363"/>
+        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7804"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Analytické sady pro detekci alkoholu a jiných omamných látek (i cvičné)</w:t>
+        <w:t xml:space="preserve">Figurant </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10363"/>
+        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7804"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Figurant </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10363"/>
+        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7804"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12341"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12341"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10363"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12681"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13714"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13714"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14054"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Délka písemného testu je 45 minut. Zkouška nemůže být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 1.11.2026 5:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 9</w:t>
+        <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -18776,363 +18827,50 @@
                     <pic:cNvPr id="16" name="Picture 16"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...311 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19583,84 +19321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 17.9.2026 5:05:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 1.11.2026 5:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 9</w:t>
+        <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="471400BF"/>
+    <w:nsid w:val="3A9EB2F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19745,185 +19483,52 @@
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>