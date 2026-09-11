--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4226C389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4226C389" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4226C389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1150388A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1150388A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1150388A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 28.7.2026 11:07:41</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 11.9.2026 16:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10060,51 +10060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstroj:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 28.7.2026 11:07:41</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 11.9.2026 16:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12964,51 +12964,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 28.7.2026 11:07:41</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 11.9.2026 16:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13593,51 +13593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 28.7.2026 11:07:41</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 11.9.2026 16:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>