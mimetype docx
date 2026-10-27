--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1150388A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1150388A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1150388A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FC1287A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FC1287A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FC1287A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 11.9.2026 16:54:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 27.10.2026 3:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5595,1071 +5595,1071 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8681"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8681"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8681"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hašení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požárů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="8681"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="8681"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hasicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="8681"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8681"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydrantů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="8681"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hasicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="8681"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="8681"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="8681"/>
+        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>improvizovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="8681"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8916"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8931"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="8931"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8931"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="8931"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přítomnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8931"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omamných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="8931"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="8931"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="8931"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alkoholu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="8931"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="8931"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="8931"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="8931"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střeženém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="8931"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9180"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="9180"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9180"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mimořádných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="9180"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="9180"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="9180"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="9180"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soukromých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="9180"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="9180"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9415"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9430"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9430"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9430"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9430"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>legislativní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="9430"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regulaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="9430"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veřejných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="9430"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="9430"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="9430"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="9430"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9665"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9679"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="9679"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9679"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9679"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="9679"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regulačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="9679"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="9679"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="9679"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="9679"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9929"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="9929"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9929"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požárně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="9929"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="9929"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="9929"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="9929"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="9929"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veřejných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="9929"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8808,1037 +8808,1037 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13678"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="13678"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13678"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="13678"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>život</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="13678"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="13678"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zachraňujících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="13678"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="13678"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13913"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1205" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13927"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="13927"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13927"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrolování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="13927"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="13927"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmětů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="13927"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="13927"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="13927"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ručních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="13927"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>detektorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="13927"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14163"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14177"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="14177"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14177"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="14177"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="14177"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="14177"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nálezu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="14177"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podezřelého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="14177"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmětu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14412"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14427"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="14427"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14427"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Používání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="14427"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="14427"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozorovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="14427"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14662"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14676"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="14676"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14676"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="14676"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přítomnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="14676"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omamných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="14676"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="14676"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="14676"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alkoholu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="14676"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="14676"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="14676"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="14676"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střeženém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="14676"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14911"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14926"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="14926"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14926"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mimořádných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="14926"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="14926"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="14926"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="14926"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soukromých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="14926"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="14926"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15161"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15175"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="15175"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15175"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="15175"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="15175"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regulačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="15175"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="15175"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="15175"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="15175"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15411"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10060,51 +10060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstroj:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 11.9.2026 16:54:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 27.10.2026 3:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12964,51 +12964,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 11.9.2026 16:54:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 27.10.2026 3:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13593,51 +13593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 11.9.2026 16:54:59</w:t>
+        <w:t>Pracovník/pracovnice ostrahy veřejných akcí, 27.10.2026 3:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>