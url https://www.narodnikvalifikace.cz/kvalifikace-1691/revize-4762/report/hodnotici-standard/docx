--- v4 (2026-08-02)
+++ v5 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R400B5873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR400B5873" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR400B5873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R595169BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR595169BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR595169BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 03.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 2.8.2026 15:03:05</w:t>
+        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 2.8.2026 15:03:05</w:t>
+        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2640,51 +2640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 2.8.2026 15:03:05</w:t>
+        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3989,51 +3989,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 2.8.2026 15:03:05</w:t>
+        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4602,51 +4602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 2.8.2026 15:03:05</w:t>
+        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5187,51 +5187,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 2.8.2026 15:03:05</w:t>
+        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12681,51 +12681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 2.8.2026 15:03:05</w:t>
+        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16244,51 +16244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 2.8.2026 15:03:05</w:t>
+        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17786,51 +17786,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 120 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 2.8.2026 15:03:05</w:t>
+        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18128,51 +18128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemného testu jednoho uchazeče je 20 minut, druhá čast písemného ověření, zadání vypracované volnou písemnou formou, trvá 190 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 2.8.2026 15:03:05</w:t>
+        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18757,84 +18757,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 2.8.2026 15:03:05</w:t>
+        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E298DAB"/>
+    <w:nsid w:val="1AC2AC49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18920,51 +18920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C6120A5"/>
+    <w:nsid w:val="78F91AAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19050,51 +19050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A941D9A"/>
+    <w:nsid w:val="65CF73CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>