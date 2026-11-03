--- v5 (2026-09-19)
+++ v6 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R595169BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR595169BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR595169BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E67D920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E67D920" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E67D920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,68 +695,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 03.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
+        <w:t>Tester/testerka softwaru, 3.11.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 11</w:t>
+        <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1595,68 +1595,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
+        <w:t>Tester/testerka softwaru, 3.11.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 11</w:t>
+        <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2640,68 +2640,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
+        <w:t>Tester/testerka softwaru, 3.11.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 11</w:t>
+        <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3989,68 +3989,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
+        <w:t>Tester/testerka softwaru, 3.11.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 11</w:t>
+        <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4602,68 +4602,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
+        <w:t>Tester/testerka softwaru, 3.11.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 11</w:t>
+        <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5187,68 +5187,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
+        <w:t>Tester/testerka softwaru, 3.11.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 11</w:t>
+        <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8369,289 +8369,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7529"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7529"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7529"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="7529"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="7529"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="7529"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7529"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="7529"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="7529"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="7529"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="7529"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="7529"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="7529"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="7529"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="7529"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="7529"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7759"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8862,510 +8862,510 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8009"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="8009"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8009"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="8009"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="8009"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="8009"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="8009"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="8009"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="8009"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8259"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="8259"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8259"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8259"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8259"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8259"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="8259"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8494"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8508"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8508"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8508"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="8508"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8508"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8508"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8508"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8508"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="8508"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="8508"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="8508"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="8508"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="8508"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10018,697 +10018,697 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9689"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9689"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9689"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="9689"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="9689"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="9689"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9924"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9939"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="9939"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9939"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="9939"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="9939"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="9939"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10174"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10188"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="10188"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10188"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testovánív</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="10188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="10188"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="10188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cyklu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="10188"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="10188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10423"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10438"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="10438"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10438"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="10438"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="10438"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="10438"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>l)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10673"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10687"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="10687"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10687"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Techniky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="10687"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="10687"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="10687"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10687"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="10687"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10923"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10937"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10937"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11172"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11187"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="11187"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11187"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="11187"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="11187"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="11187"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11436"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="11436"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11436"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="11436"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11686"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="11686"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11686"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nástroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="11686"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11921"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11935"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="11935"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11935"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="11935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="11935"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="11935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12007,85 +12007,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14052"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14052"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14052"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="14052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="14052"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="14052"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14287"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12194,102 +12194,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>l)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14523"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14537"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="14537"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14537"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testovánív</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="14537"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="14537"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="14537"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cyklu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="14537"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="14537"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14772"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12449,102 +12449,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15007"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15022"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="15022"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15022"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Techniky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="15022"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="15022"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="15022"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="15022"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="15022"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12619,130 +12619,130 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15492"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15507"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="15507"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15507"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="15507"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
+        <w:t>Tester/testerka softwaru, 3.11.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 11</w:t>
+        <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12973,85 +12973,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="2409"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nástroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="2409"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13109,85 +13109,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2893"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="2893"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2893"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwarových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="2893"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3129"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13551,442 +13551,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3844"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="3844"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3844"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="3844"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="3844"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cyklu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="3844"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="3844"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="3844"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="3844"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4079"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4093"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="4093"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Techniky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="4093"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="4093"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="4093"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="4093"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="4093"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4329"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4343"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="4343"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4343"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwarových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="4343"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="4343"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="4343"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="4343"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="4343"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15013,85 +15013,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6229"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6229"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6229"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="6229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="6229"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="6229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15132,102 +15132,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6700"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6714"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="6714"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6714"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testovánív</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="6714"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="6714"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="6714"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cyklu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="6714"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="6714"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6949"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15302,102 +15302,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7199"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="7199"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7199"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Techniky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="7199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="7199"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="7199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="7199"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="7199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15438,85 +15438,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7669"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7684"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="7684"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7684"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="7684"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15591,85 +15591,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8154"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8169"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="8169"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8169"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nástroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="8169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="8169"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="8169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15710,85 +15710,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8639"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="8653"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8653"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="8653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwarových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="8653"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16244,68 +16244,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
+        <w:t>Tester/testerka softwaru, 3.11.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 11</w:t>
+        <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -16380,79 +16380,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="6974" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4651" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4103" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16464,51 +16464,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4103" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16520,51 +16520,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4103" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16579,51 +16579,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání technického směru a alespoň 5 let prokázané odborné praxe v oblasti testování softwaru nebo prokazatelnou praxi učitele odborných předmětů na SŠ či VOŠ v oblasti testovaní softwaru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4103" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16635,51 +16635,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4103" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16691,51 +16691,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4103" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16743,117 +16743,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4103" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16865,51 +16806,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4103" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16921,51 +16862,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4103" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16977,51 +16918,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4103" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17140,79 +17081,79 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="3820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9355"/>
+        <w:framePr w:w="10766" w:h="3820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7032"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9355"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7032"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9695"/>
+        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7372"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17220,58 +17161,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Adekvátně vybavená místnost pro písemnou a praktickou část zkoušky</w:t>
+        <w:t>Adekvátně vybavená místnost pro písemnou a praktickou část zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9695"/>
+        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7372"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17279,58 +17220,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení potřebným hardware a software – tři notebooky nebo pracovní stanice s operačními systémy Windows, Linux a MacOS.</w:t>
+        <w:t>Vybavení potřebným hardware a software – tři notebooky nebo pracovní stanice s operačními systémy Windows, Linux a MacOS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9695"/>
+        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7372"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17338,58 +17279,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Psací potřeby, papír</w:t>
+        <w:t>Psací potřeby, papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9695"/>
+        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7372"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17397,58 +17338,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Flipchart nebo white board</w:t>
+        <w:t>Flipchart nebo white board</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9695"/>
+        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7372"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17456,58 +17397,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování a hodnocení postupu plnění úkolu</w:t>
+        <w:t>Záznamové archy pro sledování a hodnocení postupu plnění úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9695"/>
+        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7372"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17515,58 +17456,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zpracováná zadání písemných a praktických úkolů</w:t>
+        <w:t>Zpracováná zadání písemných a praktických úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9695"/>
+        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7372"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17574,58 +17515,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zpracované testové otázky</w:t>
+        <w:t>Zpracované testové otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9695"/>
+        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7372"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17637,51 +17578,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9695"/>
+        <w:framePr w:w="10766" w:h="3479" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7372"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17692,79 +17633,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13402"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11079"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13402"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11079"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13742"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11419"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17774,80 +17715,275 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 120 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1847" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12451"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12451"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12792"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12792"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12792"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Doba trvání písemného testu jednoho uchazeče je 20 minut, druhá čast písemného ověření, zadání vypracované volnou písemnou formou, trvá 190 minut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
+        <w:t>Tester/testerka softwaru, 3.11.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 11</w:t>
+        <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17921,392 +18057,50 @@
                     <pic:cNvPr id="20" name="Picture 20"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...340 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -18757,84 +18551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester/testerka softwaru, 19.9.2026 13:06:23</w:t>
+        <w:t>Tester/testerka softwaru, 3.11.2026 22:03:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 11 z 11</w:t>
+        <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1AC2AC49"/>
+    <w:nsid w:val="0613F62E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18920,51 +18714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78F91AAB"/>
+    <w:nsid w:val="5831B43D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19050,51 +18844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65CF73CB"/>
+    <w:nsid w:val="19C42345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>