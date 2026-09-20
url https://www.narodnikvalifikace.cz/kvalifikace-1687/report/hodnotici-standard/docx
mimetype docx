--- v2 (2026-08-03)
+++ v3 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E8BBC42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E8BBC42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E8BBC42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R179F6D0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR179F6D0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR179F6D0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 3.8.2026 23:50:59</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 3.8.2026 23:50:59</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 3.8.2026 23:50:59</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 3.8.2026 23:50:59</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15043,51 +15043,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potenciální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 3.8.2026 23:50:59</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23230,51 +23230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 3.8.2026 23:50:59</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24088,51 +24088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 3.8.2026 23:50:59</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25248,51 +25248,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 3.8.2026 23:50:59</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25709,84 +25709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 3.8.2026 23:50:59</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="153693BF"/>
+    <w:nsid w:val="31714DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25872,51 +25872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="402A6A16"/>
+    <w:nsid w:val="407F6CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26002,51 +26002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="747E0F04"/>
+    <w:nsid w:val="61BAC5FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>