--- v3 (2026-09-20)
+++ v4 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R179F6D0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR179F6D0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR179F6D0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1685680D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1685680D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1685680D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 4.11.2026 8:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 4.11.2026 8:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 4.11.2026 8:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 4.11.2026 8:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15043,51 +15043,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potenciální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 4.11.2026 8:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23230,51 +23230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 4.11.2026 8:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23366,79 +23366,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7411" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -23450,51 +23450,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -23506,51 +23506,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -23565,51 +23565,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na jeden z následujících oborů: architektura, stavitelství, historie, dějiny umění, památková péče, zahradní a krajinářská architektura, krajinné inženýrství nebo ekologie, a alespoň 5 let odborné praxe v oblasti státní památkové péče se zaměřením na památky zahradního umění, případně kulturní krajinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -23624,51 +23624,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání a autorizace u České komory architektů pro obor krajinářské architektury a alespoň 5 let odborné praxe v oblasti krajinářské architektury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -23683,51 +23683,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v oblasti práva a alespoň 5 let praxe ve správním úřadu na úseku státní památkové péče se zaměřením na památky zahradního umění, případně kulturní krajinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -23739,166 +23739,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -23910,229 +23851,117 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4070" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 4.11.2026 8:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24255,51 +24084,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24314,51 +24143,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>zkušební místnost s výpočetní technikou, která je vybavená operačním systémem, tabulkovým, editačním a prezentačním programem (kancelářský balíček programů) s připojením na internet a tiskárnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24373,51 +24202,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>soubor historické dokumentace pro vymezené území s výskytem památky zahradního umění obsahující: dva dokumenty ikonografické charakteru z různého časového období, jeden mapový podklad z I. vojenského mapování, jeden mapový poklad ze stabilního katastru, jeden mapový podklad ze III. vojenského mapování, jeden historický letecký snímek s datací do 50. let 20. století</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24432,51 +24261,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>soubor historické dokumentace pro vymezené území kulturní krajiny obsahující: alespoň dva dokumenty ikonografické charakteru, případně historickou pohlednici s datací do roku 1918, jeden mapový podklad z I. vojenského mapování, jeden mapový poklad ze stabilního katastru, jeden mapový podklad ze III. vojenského mapování, jeden historický letecký snímek s datací do 50. let 20. století</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24491,51 +24320,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>soubor současné fotografické dokumentace zahradní/parkové úpravy obsahující: dvě fotografie ve směru prostorových os, fotografie hranice zahrady/parku případně místa volného přechodu do krajiny, dvě fotografie z vedutového bodu nebo vedutových bodů, současnou leteckou fotografii, dvě fotografie exteriéru ústřední budovy zahrady/parku, případně další fotografie exteriéru budov zakomponovaných do zahrady/parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24550,51 +24379,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>soubor současné fotografické dokumentace krajinné úpravy obsahující: dvě fotografie ve směru prostorových os, dvě fotografie z vedutového bodu nebo vedutových bodů, současnou leteckou fotografii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24609,51 +24438,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>soubor mapové dokumentace vymezeného zájmového území zachycující stav před revitalizací, a to v rozsahu: aktuální mapový podklad před revitalizací, jeden mapový podklad z 18. století, jeden mapový podklad z 19. století, aktuální letecké snímky zájmového území a dvě barevné fotografie dotčené krajiny v zájmovém území o velikosti alespoň 10 x 15 cm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24668,51 +24497,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>návrh na prohlášení nemovité věci, která je potenciální památkou zahradního umění, kulturní památkou nebo národní kulturní památkovou v rozsahu vyžadovaném zákonem č. 20/1987 Sb., o státní památkové péči, ve znění pozdějších předpisů a prováděcími předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24727,51 +24556,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">soubor mapové dokumentace vymezeného území v měřítku 1 : 25 000 a současné letecké snímky daného území </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24786,51 +24615,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>soubor dokumentace území památky zahradního umění nebo kulturní krajiny v rozsahu pasportizace a prostorové analýzy památky zahradního umění a závěrečnou zprávu o archeologickém výzkumu alespoň části vymezeného území</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24845,51 +24674,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>obecný geografický mapový poklad a současné letecké snímky vymezeného zájmového území zachycující stav před revitalizací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24904,51 +24733,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>soubor dokumentace o území v rozsahu: písemné informace o cílové charakteristice krajiny. Dále mapy velkého (podrobného) měřítka: mapování biotopů a aktuální letecký snímek vybraného území, mapu středního měřítka zachycující potenciální přirozené vegetace a půdní, hydrologické a klimatické mapy středního měřítka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9335" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -25248,51 +25077,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 4.11.2026 8:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25709,84 +25538,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář krajinář / památkářka krajinářka, 20.9.2026 4:43:43</w:t>
+        <w:t>Památkář krajinář / památkářka krajinářka, 4.11.2026 8:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31714DFB"/>
+    <w:nsid w:val="5BB2ADD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25872,51 +25701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="407F6CCD"/>
+    <w:nsid w:val="375B8ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26001,188 +25830,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>