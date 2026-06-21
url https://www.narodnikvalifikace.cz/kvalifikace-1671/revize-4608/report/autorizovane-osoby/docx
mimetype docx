--- v0 (2026-04-18)
+++ v1 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA13139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA13139" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA13139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38B763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38B763" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38B763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,68 +300,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výživový poradce / výživová poradkyně, 18.4.2026 5:28:02</w:t>
+        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 1:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 2</w:t>
+        <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1122,652 +1122,907 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9806"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MUDr. Bc. Kohutiar Matej Ph.D.</w:t>
+        <w:t>JOYGIVER s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9806"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Holandská 1008/13, 10100 Praha</w:t>
+        <w:t>Thunovská 183/18, 11800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10423"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>NutriAcademy, s.r.o.</w:t>
+        <w:t>MUDr. Bc. Kohutiar Matej Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10423"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">U krčské vodárny  949/49, 14000 Praha</w:t>
+        <w:t>Holandská 1008/13, 10100 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10983"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11039"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MUDr. Nývlt Ondřej</w:t>
+        <w:t>NutriAcademy, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10983"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11039"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Husovo nám. 584/6, 39701 Písek</w:t>
+        <w:t xml:space="preserve">U krčské vodárny  949/49, 14000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11656"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dr. Ing. Paulová Leona</w:t>
+        <w:t>MUDr. Nývlt Ondřej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11656"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školní nám. 269, 25263 Roztoky</w:t>
+        <w:t>Husovo nám. 584/6, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12216"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12272"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Řehořková Klára</w:t>
+        <w:t>Dr. Ing. Paulová Leona</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12216"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12272"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karla Zemana 537/3, 19016 Praha</w:t>
+        <w:t>Školní nám. 269, 25263 Roztoky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12889"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Stempáková Tereza</w:t>
+        <w:t>Ing. Řehořková Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12889"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Karla Zemana 537/3, 19016 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13449"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13505"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Stempáková Tereza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13449"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13505"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Souběžná 205, 28574 Záboří nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14066"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14122"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14066"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14122"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Česká 1432/36, 70030 Ostrava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>třída Edvarda Beneše 572/96, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14508"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vajdečka Jakub</w:t>
+        <w:t>Ing. Střítecká Hana Ph.D., DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14508"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>třída Edvarda Beneše 572/96, 50012 Hradec Králové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15068"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15124"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vajdečka Jakub</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15068"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15124"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Palackého náměstí  113, 38601 Strakonice</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Veletržní 716/13, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výživový poradce / výživová poradkyně, 18.4.2026 5:28:02</w:t>
+        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 1:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 2</w:t>
+        <w:t>Strana 2 z 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11908" w:h="16833"/>
+          <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:formProt w:val="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P1"/>
+        <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P2"/>
+        <w:framePr w:w="2041" w:h="850" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="567"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="1295400" cy="533400"/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5" name="Picture 5"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage1"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1295400" cy="533400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P3"/>
+        <w:framePr w:w="10766" w:h="28" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="1514"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="6835775" cy="19050"/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="6" name="Picture 6"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
+                    <a:srcRect l="0" t="0" r="46" b="0"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6835775" cy="19050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P11"/>
+        <w:framePr w:w="7937" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="7825" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="2210"/>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Název</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P11"/>
+        <w:framePr w:w="2829" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontaktní adresa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vital Institut s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rybná  716/24, 11000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Welko Team s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Veletržní 716/13, 60300 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P9"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:rPr>
+          <w:rStyle w:val="C10"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C10"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 1:36:24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P10"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>