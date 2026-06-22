--- v1 (2026-06-21)
+++ v2 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38B763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38B763" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38B763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44BEA981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44BEA981" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44BEA981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 1:36:24</w:t>
+        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 3:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Palackého náměstí  113, 38601 Strakonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 1:36:24</w:t>
+        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 3:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1961,51 +1961,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Veletržní 716/13, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 1:36:24</w:t>
+        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 3:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>