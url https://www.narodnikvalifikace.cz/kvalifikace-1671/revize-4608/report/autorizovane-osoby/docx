--- v2 (2026-06-22)
+++ v3 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44BEA981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44BEA981" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44BEA981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R678940F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR678940F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR678940F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 3:03:03</w:t>
+        <w:t>Výživový poradce / výživová poradkyně, 6.8.2026 5:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Palackého náměstí  113, 38601 Strakonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 3:03:03</w:t>
+        <w:t>Výživový poradce / výživová poradkyně, 6.8.2026 5:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1961,51 +1961,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Veletržní 716/13, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výživový poradce / výživová poradkyně, 22.6.2026 3:03:03</w:t>
+        <w:t>Výživový poradce / výživová poradkyně, 6.8.2026 5:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>