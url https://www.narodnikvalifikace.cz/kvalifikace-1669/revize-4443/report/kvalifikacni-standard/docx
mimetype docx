--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F5758B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F5758B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F5758B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A24314E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A24314E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A24314E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:27</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 14.6.2026 23:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:27</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 14.6.2026 23:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:27</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 14.6.2026 23:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A82AB8E"/>
+    <w:nsid w:val="595DC292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2038CED1"/>
+    <w:nsid w:val="0B0539BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D2D5D7E"/>
+    <w:nsid w:val="704431D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00AEA5FB"/>
+    <w:nsid w:val="32A981F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FBDB868"/>
+    <w:nsid w:val="250FAFD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4B62D01E"/>
+    <w:nsid w:val="42F80DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7699C28A"/>
+    <w:nsid w:val="184DF6D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="314668B1"/>
+    <w:nsid w:val="49C58AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1F2182E3"/>
+    <w:nsid w:val="6DCC6BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="44D13143"/>
+    <w:nsid w:val="09FCE198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>