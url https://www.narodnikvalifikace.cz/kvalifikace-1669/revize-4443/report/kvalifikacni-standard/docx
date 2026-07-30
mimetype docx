--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A24314E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A24314E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A24314E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66DAA534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66DAA534" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66DAA534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 14.6.2026 23:59:43</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 14.6.2026 23:59:43</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 14.6.2026 23:59:43</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="595DC292"/>
+    <w:nsid w:val="4F62FEFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B0539BD"/>
+    <w:nsid w:val="4790DEBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="704431D6"/>
+    <w:nsid w:val="650E0F87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32A981F7"/>
+    <w:nsid w:val="1BFC6135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="250FAFD5"/>
+    <w:nsid w:val="3E2ADE1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="42F80DAB"/>
+    <w:nsid w:val="07CD0D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="184DF6D4"/>
+    <w:nsid w:val="397840A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="49C58AF0"/>
+    <w:nsid w:val="1D8F7A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6DCC6BF6"/>
+    <w:nsid w:val="74B5A3F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="09FCE198"/>
+    <w:nsid w:val="585FB415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>