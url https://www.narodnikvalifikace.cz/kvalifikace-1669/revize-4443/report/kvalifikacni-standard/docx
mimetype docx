--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66DAA534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66DAA534" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66DAA534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R664DDA12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR664DDA12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR664DDA12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:48</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:48</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:48</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F62FEFC"/>
+    <w:nsid w:val="0F9C5227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4790DEBF"/>
+    <w:nsid w:val="6D37A4A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="650E0F87"/>
+    <w:nsid w:val="410EDB3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1BFC6135"/>
+    <w:nsid w:val="196BA162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E2ADE1E"/>
+    <w:nsid w:val="0F9EC599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="07CD0D0F"/>
+    <w:nsid w:val="5F2EB298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="397840A6"/>
+    <w:nsid w:val="01343C8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1D8F7A4C"/>
+    <w:nsid w:val="50A2EA70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="74B5A3F2"/>
+    <w:nsid w:val="299D52D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="585FB415"/>
+    <w:nsid w:val="5FD8C666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>