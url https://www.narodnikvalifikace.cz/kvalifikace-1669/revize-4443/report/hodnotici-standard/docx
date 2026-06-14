--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R664AC1FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR664AC1FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR664AC1FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R416807CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR416807CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR416807CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:20</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:20</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:20</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:20</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:20</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:20</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:20</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:20</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.4.2026 16:31:20</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B40514A"/>
+    <w:nsid w:val="3AB76605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F96677D"/>
+    <w:nsid w:val="496148A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DF41109"/>
+    <w:nsid w:val="70A6F939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="155CEE6B"/>
+    <w:nsid w:val="4E3CEDAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67920B7B"/>
+    <w:nsid w:val="5E877D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="732B0FFA"/>
+    <w:nsid w:val="4EEBF6B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="36AE633D"/>
+    <w:nsid w:val="451CA867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="42953844"/>
+    <w:nsid w:val="49011640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="38D925CE"/>
+    <w:nsid w:val="5659FC73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="36AB6B3E"/>
+    <w:nsid w:val="1EBB7D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1B08DF30"/>
+    <w:nsid w:val="62E97DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="58399C1F"/>
+    <w:nsid w:val="103B51F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>