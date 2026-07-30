--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R416807CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR416807CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR416807CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3539B29F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3539B29F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3539B29F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 15.6.2026 0:00:51</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AB76605"/>
+    <w:nsid w:val="7AB36449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="496148A3"/>
+    <w:nsid w:val="258509BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70A6F939"/>
+    <w:nsid w:val="305C527D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E3CEDAF"/>
+    <w:nsid w:val="197BB511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E877D8B"/>
+    <w:nsid w:val="72F3CEEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4EEBF6B3"/>
+    <w:nsid w:val="1F70DA02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="451CA867"/>
+    <w:nsid w:val="08AFE843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="49011640"/>
+    <w:nsid w:val="5D0F21A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5659FC73"/>
+    <w:nsid w:val="1C1EFF9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1EBB7D72"/>
+    <w:nsid w:val="7CB1E2EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="62E97DCB"/>
+    <w:nsid w:val="702E7DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="103B51F0"/>
+    <w:nsid w:val="5317BD19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>