--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3539B29F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3539B29F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3539B29F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44827514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44827514" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44827514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 30.7.2026 7:37:46</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.9.2026 19:34:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AB36449"/>
+    <w:nsid w:val="0F694850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="258509BE"/>
+    <w:nsid w:val="689F9CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="305C527D"/>
+    <w:nsid w:val="1D4069C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="197BB511"/>
+    <w:nsid w:val="32E1CF10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72F3CEEB"/>
+    <w:nsid w:val="3DDC7B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F70DA02"/>
+    <w:nsid w:val="0818631C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="08AFE843"/>
+    <w:nsid w:val="71D14218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5D0F21A3"/>
+    <w:nsid w:val="27945944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1C1EFF9A"/>
+    <w:nsid w:val="623EF368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7CB1E2EC"/>
+    <w:nsid w:val="647A6E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="702E7DB0"/>
+    <w:nsid w:val="13FA18D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5317BD19"/>
+    <w:nsid w:val="3A757EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>