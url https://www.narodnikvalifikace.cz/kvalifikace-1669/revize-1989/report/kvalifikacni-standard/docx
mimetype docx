--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R788B596A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR788B596A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR788B596A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BB5B4A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BB5B4A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BB5B4A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 13.9.2026 18:49:07</w:t>
+        <w:t>Technolog odpadních vod, 29.10.2026 0:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1424,51 +1424,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví min. 3 konkrétní povolení k vypouštění odpadních vod, připraví následující právní předpisy: zákon o vodách č. 254/2001 Sb. v platném znění, nařízení vlády o ukazatelích a hodnotách přípustného znečištění povrchových vod a odpadních vod, náležitostech povolení k vypouštění odpadních vod do vod povrchových a do kanalizací a o citlivých oblastech č. 61/2003 Sb. v platném znění, nařízení vlády o postupu pro určování znečištění odpadních vod, provádění odečtů množství znečištění a měření objemu č. 143/2012 Sb., vyhlášku o poplatcích za vypouštění odpadních vod do vod povrchových č. 123/2012 Sb. v platném znění, zákon o vodovodech a kanalizacích č. 274/2001 Sb., vyhlášku, kterou se provádí zákon č. 274/2001 Sb. o vodovodech a kanalizacích č. 428/2001 Sb. v platném znění, zákon o odpadech č. 185/2001 Sb. v platném znění</w:t>
+        <w:t>Autorizovaná osoba připraví min. 3 konkrétní povolení k vypouštění odpadních vod, připraví následující právní předpisy: zákon o vodách č. 254/2001 Sb. v platném znění, nařízení vlády o ukazatelích a hodnotách přípustného znečištění povrchových vod a odpadních vod, náležitostech povolení k vypouštění odpadních vod do vod povrchových a do kanalizací a o citlivých oblastech č. 61/2003 Sb. v platném znění, nařízení vlády o postupu pro určování znečištění odpadních vod, provádění odečtů množství znečištění a měření objemu č. 143/2012 Sb., vyhlášku o poplatcích za vypouštění odpadních vod do vod povrchových č. 123/2012 Sb. v platném znění, zákon o vodovodech a kanalizacích č. 274/2001 Sb., vyhlášku, kterou se provádí zákon č. 274/2001 Sb. o vodovodech a kanalizacích č. 428/2001 Sb. v platném znění, zákon o odpadech č. 185/2001 Sb. v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -1539,51 +1539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví provozní řád a havarijní a povodňový plán ČOV a kanalizační řád stokové sítě a normy ČSN 75 6401 a ČSN 75 6402</w:t>
+        <w:t>Autorizovaná osoba připraví provozní řád a havarijní a povodňový plán ČOV a kanalizační řád stokové sítě a normy ČSN 75 6401 a ČSN 75 6402</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -1654,51 +1654,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví minimálně 3 protokoly o analýze vzorku odpadních vod, technologické schéma konkrétní ČOV</w:t>
+        <w:t>Autorizovaná osoba připraví minimálně 3 protokoly o analýze vzorku odpadních vod, technologické schéma konkrétní ČOV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -1769,51 +1769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Autorizovaná osoba připraví technologické schéma konkrétní ČOV s terciárním stupněm a kalovým a plynovým hospodářstvím, vizualizaci ČOV pro dispečerské pracoviště s namodelováním hodnot maximálního dešťového průtoku ČOV </w:t>
+        <w:t xml:space="preserve">Autorizovaná osoba připraví technologické schéma konkrétní ČOV s terciárním stupněm a kalovým a plynovým hospodářstvím, vizualizaci ČOV pro dispečerské pracoviště s namodelováním hodnot maximálního dešťového průtoku ČOV </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -1884,51 +1884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví technologické schéma konkrétní ČOV a seznam jejího strojního vybavení</w:t>
+        <w:t>Autorizovaná osoba připraví technologické schéma konkrétní ČOV a seznam jejího strojního vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -1999,51 +1999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví provozní řád ČOV, minimálně 3 povolení k vypouštění odpadních vod a odpovídající výsledky ČOV nejméně za 1 rok</w:t>
+        <w:t>Autorizovaná osoba připraví provozní řád ČOV, minimálně 3 povolení k vypouštění odpadních vod a odpovídající výsledky ČOV nejméně za 1 rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -2170,51 +2170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví vizualizaci dispečerského pracoviště ČOV se zobrazením potřebných parametrů, připraví údaje o spotřebě chemikálií a elektrické energie, připraví minimálně 3 povolení k vypouštění odpadních vod a odpovídající výsledky ČOV nejméně za 1 rok</w:t>
+        <w:t>Autorizovaná osoba připraví vizualizaci dispečerského pracoviště ČOV se zobrazením potřebných parametrů, připraví údaje o spotřebě chemikálií a elektrické energie, připraví minimálně 3 povolení k vypouštění odpadních vod a odpovídající výsledky ČOV nejméně za 1 rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -2285,51 +2285,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví nádrž pro odběr technologických vzorků odpadních vod a kalů a pro provedení měření teploty a koncentrace rozpuštěného kyslíku</w:t>
+        <w:t>Autorizovaná osoba připraví nádrž pro odběr technologických vzorků odpadních vod a kalů a pro provedení měření teploty a koncentrace rozpuštěného kyslíku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -2400,51 +2400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví formulář knihy úrazů, zpracovaná objektová rizika konkrétních pracovišť ČOV a detektor závadnosti ovzduší</w:t>
+        <w:t>Autorizovaná osoba připraví formulář knihy úrazů, zpracovaná objektová rizika konkrétních pracovišť ČOV a detektor závadnosti ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -2515,51 +2515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví údaje o spotřebě chemikálií a elektrické energie, produkci kalu, účinnosti čištění, připraví provozní deník ČOV</w:t>
+        <w:t>Autorizovaná osoba připraví údaje o spotřebě chemikálií a elektrické energie, produkci kalu, účinnosti čištění, připraví provozní deník ČOV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 13.9.2026 18:49:07</w:t>
+        <w:t>Technolog odpadních vod, 29.10.2026 0:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 13.9.2026 18:49:07</w:t>
+        <w:t>Technolog odpadních vod, 29.10.2026 0:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="698C4601"/>
+    <w:nsid w:val="59AB0CA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A953EA4"/>
+    <w:nsid w:val="4A9EE9EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="746FEB3D"/>
+    <w:nsid w:val="795A9040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CF1C10D"/>
+    <w:nsid w:val="1D247624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AF8850A"/>
+    <w:nsid w:val="6E85C078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1445A414"/>
+    <w:nsid w:val="5868C388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="766403FB"/>
+    <w:nsid w:val="126B32B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="46CC3397"/>
+    <w:nsid w:val="54E8E7BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="50CC6B31"/>
+    <w:nsid w:val="637955A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1D00EA90"/>
+    <w:nsid w:val="389AF71C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>