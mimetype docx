--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EA5C90B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EA5C90B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EA5C90B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B1070D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B1070D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B1070D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.4.2026 19:56:54</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 7:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.4.2026 19:56:54</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 7:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.4.2026 19:56:54</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 7:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="566D0AF4"/>
+    <w:nsid w:val="7C29EFB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EFD6A05"/>
+    <w:nsid w:val="26636A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B087D01"/>
+    <w:nsid w:val="778A755F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C33D4FE"/>
+    <w:nsid w:val="5199EE87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="024A4F00"/>
+    <w:nsid w:val="15B166EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F7B63C3"/>
+    <w:nsid w:val="19AB59BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0A179A8C"/>
+    <w:nsid w:val="705F84B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="345A3754"/>
+    <w:nsid w:val="69F06483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="56C61099"/>
+    <w:nsid w:val="64B51DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="465FABDD"/>
+    <w:nsid w:val="733485D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>