--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B1070D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B1070D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B1070D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5478FC58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5478FC58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5478FC58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 7:02:11</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 8:40:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 7:02:11</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 8:40:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 7:02:11</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 8:40:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C29EFB3"/>
+    <w:nsid w:val="4F66D40D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26636A54"/>
+    <w:nsid w:val="4AA67B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="778A755F"/>
+    <w:nsid w:val="15D016F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5199EE87"/>
+    <w:nsid w:val="464A6576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15B166EF"/>
+    <w:nsid w:val="0320965A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="19AB59BA"/>
+    <w:nsid w:val="6F9BD5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="705F84B8"/>
+    <w:nsid w:val="0992408B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="69F06483"/>
+    <w:nsid w:val="013E1CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="64B51DA4"/>
+    <w:nsid w:val="66A97344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="733485D8"/>
+    <w:nsid w:val="449AE607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>