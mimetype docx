--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5478FC58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5478FC58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5478FC58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R437C5D67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR437C5D67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR437C5D67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 8:40:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 10:38:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 8:40:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 10:38:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 13.6.2026 8:40:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 10:38:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F66D40D"/>
+    <w:nsid w:val="545460D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AA67B45"/>
+    <w:nsid w:val="671347AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15D016F0"/>
+    <w:nsid w:val="2E6185D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="464A6576"/>
+    <w:nsid w:val="059FA637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0320965A"/>
+    <w:nsid w:val="4EB9F012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F9BD5D6"/>
+    <w:nsid w:val="287C965E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0992408B"/>
+    <w:nsid w:val="0983A16A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="013E1CC4"/>
+    <w:nsid w:val="59A9CF72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="66A97344"/>
+    <w:nsid w:val="17B2D624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="449AE607"/>
+    <w:nsid w:val="7C483047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>