--- v3 (2026-07-28)
+++ v4 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R437C5D67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR437C5D67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR437C5D67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EF5C887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EF5C887" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EF5C887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 10:38:34</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 10:38:34</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 10:38:34</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="545460D2"/>
+    <w:nsid w:val="185738F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="671347AB"/>
+    <w:nsid w:val="01541684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E6185D2"/>
+    <w:nsid w:val="66C49FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="059FA637"/>
+    <w:nsid w:val="06312830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4EB9F012"/>
+    <w:nsid w:val="3CE55407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="287C965E"/>
+    <w:nsid w:val="4B376DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0983A16A"/>
+    <w:nsid w:val="020D5FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="59A9CF72"/>
+    <w:nsid w:val="7B0597F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="17B2D624"/>
+    <w:nsid w:val="66D022E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7C483047"/>
+    <w:nsid w:val="55BAC5C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>