--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61FA6398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61FA6398" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61FA6398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14BC21DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14BC21DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14BC21DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:47:04</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:47:04</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:47:04</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:47:04</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:47:04</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:47:04</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:47:04</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:47:04</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.7.2026 11:47:04</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EE6C145"/>
+    <w:nsid w:val="4B13C9EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E616C59"/>
+    <w:nsid w:val="02614AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62593F18"/>
+    <w:nsid w:val="2F54D615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1664A4F5"/>
+    <w:nsid w:val="7DBA5614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="514B3231"/>
+    <w:nsid w:val="2E242F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="331F5697"/>
+    <w:nsid w:val="21AD11BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3DB68408"/>
+    <w:nsid w:val="6F0B73A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="54C9C3DD"/>
+    <w:nsid w:val="5767DA1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5DC37A46"/>
+    <w:nsid w:val="3DEC91AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="168C147F"/>
+    <w:nsid w:val="210FFF9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1C82CD88"/>
+    <w:nsid w:val="5C20DC05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="29A5EB16"/>
+    <w:nsid w:val="27D7722D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>