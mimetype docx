--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14BC21DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14BC21DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14BC21DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B8DBECC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B8DBECC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B8DBECC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 27.10.2026 3:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5393,51 +5393,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví min. 3 konkrétní povolení k vypouštění odpadních vod, připraví následující právní předpisy: zákon o vodách č. 254/2001 Sb. v platném znění, nařízení vlády o ukazatelích a hodnotách přípustného znečištění povrchových vod a odpadních vod, náležitostech povolení k vypouštění odpadních vod do vod povrchových a do kanalizací a o citlivých oblastech č. 61/2003 Sb. v platném znění, nařízení vlády o postupu pro určování znečištění odpadních vod, provádění odečtů množství znečištění a měření objemu č. 143/2012 Sb., vyhlášku o poplatcích za vypouštění odpadních vod do vod povrchových č. 123/2012 Sb. v platném znění, zákon o vodovodech a kanalizacích č. 274/2001 Sb., vyhlášku, kterou se provádí zákon č. 274/2001 Sb. o vodovodech a kanalizacích č. 428/2001 Sb. v platném znění, zákon o odpadech č. 185/2001 Sb. v platném znění</w:t>
+        <w:t>Autorizovaná osoba připraví min. 3 konkrétní povolení k vypouštění odpadních vod, připraví následující právní předpisy: zákon o vodách č. 254/2001 Sb. v platném znění, nařízení vlády o ukazatelích a hodnotách přípustného znečištění povrchových vod a odpadních vod, náležitostech povolení k vypouštění odpadních vod do vod povrchových a do kanalizací a o citlivých oblastech č. 61/2003 Sb. v platném znění, nařízení vlády o postupu pro určování znečištění odpadních vod, provádění odečtů množství znečištění a měření objemu č. 143/2012 Sb., vyhlášku o poplatcích za vypouštění odpadních vod do vod povrchových č. 123/2012 Sb. v platném znění, zákon o vodovodech a kanalizacích č. 274/2001 Sb., vyhlášku, kterou se provádí zákon č. 274/2001 Sb. o vodovodech a kanalizacích č. 428/2001 Sb. v platném znění, zákon o odpadech č. 185/2001 Sb. v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5508,51 +5508,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví provozní řád a havarijní a povodňový plán ČOV a kanalizační řád stokové sítě a normy ČSN 75 6401 a ČSN 75 6402</w:t>
+        <w:t>Autorizovaná osoba připraví provozní řád a havarijní a povodňový plán ČOV a kanalizační řád stokové sítě a normy ČSN 75 6401 a ČSN 75 6402</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5623,51 +5623,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví minimálně 3 protokoly o analýze vzorku odpadních vod, technologické schéma konkrétní ČOV</w:t>
+        <w:t>Autorizovaná osoba připraví minimálně 3 protokoly o analýze vzorku odpadních vod, technologické schéma konkrétní ČOV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5738,51 +5738,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Autorizovaná osoba připraví technologické schéma konkrétní ČOV s terciárním stupněm a kalovým a plynovým hospodářstvím, vizualizaci ČOV pro dispečerské pracoviště s namodelováním hodnot maximálního dešťového průtoku ČOV </w:t>
+        <w:t xml:space="preserve">Autorizovaná osoba připraví technologické schéma konkrétní ČOV s terciárním stupněm a kalovým a plynovým hospodářstvím, vizualizaci ČOV pro dispečerské pracoviště s namodelováním hodnot maximálního dešťového průtoku ČOV </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5853,51 +5853,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví technologické schéma konkrétní ČOV a seznam jejího strojního vybavení</w:t>
+        <w:t>Autorizovaná osoba připraví technologické schéma konkrétní ČOV a seznam jejího strojního vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5968,51 +5968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví provozní řád ČOV, minimálně 3 povolení k vypouštění odpadních vod a odpovídající výsledky ČOV nejméně za 1 rok</w:t>
+        <w:t>Autorizovaná osoba připraví provozní řád ČOV, minimálně 3 povolení k vypouštění odpadních vod a odpovídající výsledky ČOV nejméně za 1 rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6139,51 +6139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví vizualizaci dispečerského pracoviště ČOV se zobrazením potřebných parametrů, připraví údaje o spotřebě chemikálií a elektrické energie, připraví minimálně 3 povolení k vypouštění odpadních vod a odpovídající výsledky ČOV nejméně za 1 rok</w:t>
+        <w:t>Autorizovaná osoba připraví vizualizaci dispečerského pracoviště ČOV se zobrazením potřebných parametrů, připraví údaje o spotřebě chemikálií a elektrické energie, připraví minimálně 3 povolení k vypouštění odpadních vod a odpovídající výsledky ČOV nejméně za 1 rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6254,51 +6254,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví nádrž pro odběr technologických vzorků odpadních vod a kalů a pro provedení měření teploty a koncentrace rozpuštěného kyslíku</w:t>
+        <w:t>Autorizovaná osoba připraví nádrž pro odběr technologických vzorků odpadních vod a kalů a pro provedení měření teploty a koncentrace rozpuštěného kyslíku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6369,51 +6369,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví formulář knihy úrazů, zpracovaná objektová rizika konkrétních pracovišť ČOV a detektor závadnosti ovzduší</w:t>
+        <w:t>Autorizovaná osoba připraví formulář knihy úrazů, zpracovaná objektová rizika konkrétních pracovišť ČOV a detektor závadnosti ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6484,51 +6484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví údaje o spotřebě chemikálií a elektrické energie, produkci kalu, účinnosti čištění, připraví provozní deník ČOV</w:t>
+        <w:t>Autorizovaná osoba připraví údaje o spotřebě chemikálií a elektrické energie, produkci kalu, účinnosti čištění, připraví provozní deník ČOV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6971,79 +6971,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7656" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
+        <w:framePr w:w="10766" w:h="5332" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7055,51 +7055,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7111,51 +7111,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7170,51 +7170,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vysokoškolské vzdělání se zaměřením na vodohospodářské stavby nebo chemicko-technologické obory a alespoň 5 let odborné praxe v řídicích pozicích v oblasti odvádění a čištění odpadních vod nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti vodního hospodářství, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7229,51 +7229,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 36-165-M Technolog/technoložka odpadních vod + vysokoškolské vzdělání a alespoň 5 let odborné praxe v oblasti odvádění a čištění odpadních vod, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7285,51 +7285,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7341,51 +7341,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7393,117 +7393,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7515,51 +7456,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7571,51 +7512,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7627,51 +7568,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7693,51 +7634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9443,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 11.9.2026 18:33:24</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B13C9EE"/>
+    <w:nsid w:val="23A7797B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02614AF0"/>
+    <w:nsid w:val="350F0FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F54D615"/>
+    <w:nsid w:val="01415F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DBA5614"/>
+    <w:nsid w:val="07958935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +9996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E242F13"/>
+    <w:nsid w:val="31B92900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10126,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="21AD11BD"/>
+    <w:nsid w:val="5ADDC7B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10256,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6F0B73A3"/>
+    <w:nsid w:val="243D3C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10386,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5767DA1A"/>
+    <w:nsid w:val="5D206EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10516,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3DEC91AC"/>
+    <w:nsid w:val="16DD60B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10646,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="210FFF9D"/>
+    <w:nsid w:val="5AD95511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10776,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5C20DC05"/>
+    <w:nsid w:val="1138C43A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10906,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="27D7722D"/>
+    <w:nsid w:val="551C6803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>