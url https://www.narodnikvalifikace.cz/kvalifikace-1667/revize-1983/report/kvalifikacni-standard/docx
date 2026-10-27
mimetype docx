--- v3 (2026-08-04)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53BD4F52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53BD4F52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53BD4F52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72BE72CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72BE72CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72BE72CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1115,51 +1115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pracovník řízení kvality, 4.8.2026 3:05:15</w:t>
+        <w:t>Samostatný elektrotechnik pracovník řízení kvality, 27.10.2026 5:00:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3651,170 +3651,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6804"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6819"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="6819"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6819"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>figurínu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="6819"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="6819"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="6819"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="6819"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="6819"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>první</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="6819"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -3957,595 +3957,595 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7524"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7539"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="7539"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7539"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="7539"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="7539"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7788"/>
-[...16 lines deleted...]
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="7788"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7788"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plán</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="825" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="7788"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="7788"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="7788"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="7788"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="7788"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="7788"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chybějící</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="7788"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="7788"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="7788"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="7788"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="7788"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplní,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="7788"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="7788"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9955" w:y="7788"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9888" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánu;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8268"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="8268"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8268"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vstupní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="8268"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="8268"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výroby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="8268"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="8268"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="8268"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="8268"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="8268"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="8268"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8503"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4790,493 +4790,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9204"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9219"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="9219"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9219"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přístroj,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřidlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="9219"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="9219"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="9219"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="9219"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="9219"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="9219"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="9219"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="9219"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="9219"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vystaví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="9219"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7272" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="9219"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>revizní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="9219"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="9219"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="9219"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprávu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10488" w:y="9219"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10420" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>revizi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9684"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9699"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="9699"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9699"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="9699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="9699"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="9699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="9699"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="9699"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="9699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytvoření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="9699"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="9699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="9699"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="9699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="9699"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="9699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprávy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9934"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5487,391 +5487,391 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobě:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="476" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10419"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="10419"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10419"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="10419"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tuto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="10419"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>analýzu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="10419"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>taková,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="10419"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="10419"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="10419"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>byl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="10419"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mimo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="10419"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="10419"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(ideální)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="10419"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnoty;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10654"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10668"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="10668"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10668"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="10668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="10668"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="10668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="10668"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="10668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="10668"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="10668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytvoření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="10668"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="10668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="10668"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="10668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="10668"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="10668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprávy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6031,340 +6031,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobě:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11388"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="11388"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11388"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konkrétní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklad,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="11388"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="11388"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="11388"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="11388"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="11388"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="11388"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="11388"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="11388"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normami;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11623"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11638"/>
-[...16 lines deleted...]
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="11638"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11638"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>normy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="11638"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="11638"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="11638"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>9001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="11638"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="11638"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="11638"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="11638"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>45001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="11638"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="11638"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="11638"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="11638"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14001.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6473,901 +6473,901 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnot:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12343"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1527" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12358"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="12358"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12358"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektrotechnické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="12358"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponenty,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="12358"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="12358"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="12358"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="12358"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="12358"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="12358"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="12358"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="12358"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změřit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="12358"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="12358"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="12358"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="12358"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čtyři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="12358"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6172" w:y="12358"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrotechnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="12358"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="12358"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veličiny;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12593"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12607"/>
-[...16 lines deleted...]
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="12607"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12607"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čtyři</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="12607"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístroje,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="12607"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="12607"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="12607"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="12607"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="12607"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybírat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="12607"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejvhodnější</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="12607"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6777" w:y="12607"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6710" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="12607"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="12607"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="12607"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponentu;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12843"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12857"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="12857"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12857"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="825" w:y="12857"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="12857"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="12857"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veličiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="12857"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="12857"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="12857"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="12857"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="12857"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="12857"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="12857"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="12857"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13092"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13107"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="13107"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13107"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektronický</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="13107"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="13107"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="13107"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="13107"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="13107"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>němž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="13107"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="13107"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="13107"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="13107"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>naměřit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="13107"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="13107"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="13107"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="13107"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="13107"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="13107"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrotechnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="13107"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="13107"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veličiny;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13356"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="13356"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="13356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="13356"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="13356"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="13356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="13356"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="13356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="13356"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="13356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="13356"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="13356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokolu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7578,374 +7578,374 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14062"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14076"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="14076"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postup</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="14076"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="14076"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="14076"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="14076"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="14076"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="14076"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="14076"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="14076"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14311"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14326"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="14326"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14326"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nekompletní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrolní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="14326"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="14326"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>takový,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="14326"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="14326"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="14326"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mohl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="14326"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="14326"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8139,300 +8139,300 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobě:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15031"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15046"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="15046"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15046"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="15046"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neúplné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="15046"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrolní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="15046"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="15046"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="15046"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="15046"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="476" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15295"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="15295"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15295"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="15295"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provední</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="15295"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pracovník řízení kvality, 4.8.2026 3:05:15</w:t>
+        <w:t>Samostatný elektrotechnik pracovník řízení kvality, 27.10.2026 5:00:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8782,493 +8782,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="2409"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vstupní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="2409"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="2409"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="2409"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polotovar,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="2409"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="2409"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="2409"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="2409"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="2409"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="2409"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>identifikovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="2409"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="2409"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="2409"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="2409"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10017" w:y="2409"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2889"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="2889"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="2889"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="2889"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="2889"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="2889"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="2889"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="2889"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="2889"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9411,255 +9411,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektroprůmyslu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3609"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="3609"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3609"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postup</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výroby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="3609"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produktu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="3609"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="3609"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="3609"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="3609"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="3609"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="3609"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vstupy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="3609"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="3609"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="3609"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="3609"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9768,510 +9768,510 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směsí;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4089"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="4089"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4089"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="4089"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="4089"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="4089"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="4089"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="4089"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="4089"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="4089"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nahradit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="4089"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>méně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="4089"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečnou;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4338"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="4338"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4338"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="825" w:y="4338"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="4338"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="4338"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chemickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="4338"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="4338"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látku;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1273" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4588"/>
-[...16 lines deleted...]
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="4588"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4588"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnostní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="4588"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifikace;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4823"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4837"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="4837"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4837"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>specifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="4837"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="4837"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="4837"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhradních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="4837"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="4837"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chemických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="4837"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="4837"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="4837"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="4837"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="4837"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="4837"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směsí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5073"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10465,323 +10465,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5557"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="5557"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5557"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určit,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="5557"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="5557"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="5557"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="5557"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="5557"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="5557"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="5557"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="5557"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="5557"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1421" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="5557"/>
+        <w:framePr w:w="1421" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="5557"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>charakterizovat;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5793"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5807"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5807"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5807"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>schéma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="5807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obvodu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="5807"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="5807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>papírovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="5807"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="5807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="5807"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="5807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="5807"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="5807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>verzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="5807"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="5807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>katalogu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="5807"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="5807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="5807"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="5807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponenty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10856,238 +10856,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="476" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6527"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="6527"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6527"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="6527"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="6527"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="6527"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="6527"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="6527"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="6527"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="6527"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nicžh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="6527"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="6527"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="6527"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="6527"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navržen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="6527"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="6527"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6762"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6777"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="6777"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6777"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="6777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="6777"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="6777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nedostatky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7012"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11247,612 +11247,612 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7482"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7497"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="7497"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7497"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určit,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="7497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="7497"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="7497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="7497"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="7497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="7497"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="7497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="7497"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="7497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>díly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="7497"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="7497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="7497"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="7497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="7497"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="7497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produktu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="7497"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="7497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="7497"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="7497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="7497"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="7497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posuzovat;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7732"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7746"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="7746"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7746"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="7746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="7746"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="7746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="7746"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="7746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="7746"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="7746"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="7746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produktu;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7981"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7996"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="7996"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7996"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vzorky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="7996"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="7996"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="7996"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrotechnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="7996"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="7996"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="7996"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="7996"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nezávadnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="7996"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="7996"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="7996"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifikacemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9528" w:y="7996"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9456" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="7996"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="7996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>papírové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8226"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12380,51 +12380,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pracovník řízení kvality, 4.8.2026 3:05:15</w:t>
+        <w:t>Samostatný elektrotechnik pracovník řízení kvality, 27.10.2026 5:00:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13009,51 +13009,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pracovník řízení kvality, 4.8.2026 3:05:15</w:t>
+        <w:t>Samostatný elektrotechnik pracovník řízení kvality, 27.10.2026 5:00:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>