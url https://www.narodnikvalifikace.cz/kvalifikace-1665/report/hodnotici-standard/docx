--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R507B8DAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR507B8DAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR507B8DAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1364B2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1364B2DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1364B2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.7.2026 10:15:04</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.7.2026 10:15:04</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.7.2026 10:15:04</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.7.2026 10:15:04</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.7.2026 10:15:04</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.7.2026 10:15:04</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2266C934"/>
+    <w:nsid w:val="1DD52EE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D8A58FE"/>
+    <w:nsid w:val="6958B2F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74365973"/>
+    <w:nsid w:val="09E4A4DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="457EEF76"/>
+    <w:nsid w:val="68F23597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4612DA10"/>
+    <w:nsid w:val="646D4483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>