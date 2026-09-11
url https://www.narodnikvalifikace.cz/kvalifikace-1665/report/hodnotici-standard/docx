--- v4 (2026-09-11)
+++ v5 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1364B2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1364B2DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1364B2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ECDD77E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ECDD77E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ECDD77E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 18:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 18:33:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 18:33:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 18:33:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 18:33:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 16:59:33</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 18:33:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DD52EE9"/>
+    <w:nsid w:val="61AE3F9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6958B2F0"/>
+    <w:nsid w:val="153F1464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09E4A4DC"/>
+    <w:nsid w:val="69CD6127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68F23597"/>
+    <w:nsid w:val="7E7F997D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="646D4483"/>
+    <w:nsid w:val="5C852079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>