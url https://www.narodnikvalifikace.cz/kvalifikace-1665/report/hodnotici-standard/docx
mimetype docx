--- v5 (2026-09-11)
+++ v6 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ECDD77E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ECDD77E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ECDD77E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF8FE617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF8FE617" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF8FE617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,68 +533,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 18:33:13</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 27.10.2026 2:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 6</w:t>
+        <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1501,68 +1501,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 18:33:14</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 27.10.2026 2:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 6</w:t>
+        <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1958,51 +1958,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•profesní životopis,</w:t>
+        <w:t>profesní životopis,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2017,51 +2017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ukázky minimálně 3 výtvarných realizací (komiks, ilustrovaná knížka, animované dílo - klip, reklama, film) na CD/DVD nosiči.</w:t>
+        <w:t>ukázky minimálně 3 výtvarných realizací (komiks, ilustrovaná knížka, animované dílo - klip, reklama, film) na CD/DVD nosiči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -2916,51 +2916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dodržení režijního a producentského záměru</w:t>
+        <w:t>dodržení režijního a producentského záměru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2975,51 +2975,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•schopnost tvořivě rozvinout původní zadání</w:t>
+        <w:t>schopnost tvořivě rozvinout původní zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3034,51 +3034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•úroveň prezentace práce. </w:t>
+        <w:t xml:space="preserve">úroveň prezentace práce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12114"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12114"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
@@ -3217,68 +3217,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 18:33:14</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 27.10.2026 2:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 6</w:t>
+        <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3353,79 +3353,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5803" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3437,51 +3437,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat následující požadavek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3493,51 +3493,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3545,58 +3545,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti animované tvorby na pozici výtvarník, režisér nebo producent.</w:t>
+        <w:t>Střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti animované tvorby na pozici výtvarník, režisér nebo producent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3608,51 +3608,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3664,51 +3664,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další upřesnění požadavků na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3720,51 +3720,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>• Doložení praxe v oboru profesním životopisem, ukázkami vlastní práce na animovaném díle podložené titulkovou listinou (titulky na konci filmu se jmény tvůrců), nebo obrazovou kopií titulků filmu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3776,51 +3776,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3832,51 +3832,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaným zástupcem autorizované osoby může být i zahraniční profesionál, který prokazatelně splňuje výše uvedené požadavky nebo jejich kombinaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3888,107 +3888,358 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8184"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8184"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Pro vykonání zkoušky musí mít autorizovaná osoba k dispozici následující vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3996,58 +4247,471 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>počítačové pracoviště s grafickým softwarovým vybavením vhodným pro tvorbu animovaného audiovizuálního díla a připojením na internet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>grafický tablet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>prosvětlovací stůl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>barevná laserová tiskárna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>skener pro digitalizaci odrazových a filmových předloh s rozlišením minimálně 2400 dpi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>psací potřeby (tužky, gumy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">pauzovací papír A4 a A3, kreslící papír A3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>výtvarné potřeby (barevné tužky, fixy, vodové nebo temperové barvy, nádobu na vodu, štětce)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4059,107 +4723,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t xml:space="preserve">Uchazeč má možnost pro vykování zkoušky využít vlastní výtvarné potřeby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4171,913 +4835,300 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8524"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10742"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13186"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10742"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13186"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11083"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13526"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Pro vykonání zkoušky musí mít autorizovaná osoba k dispozici následující vybavení:</w:t>
-[...471 lines deleted...]
-        <w:t>•výtvarné potřeby (barevné tužky, fixy, vodové nebo temperové barvy, nádobu na vodu, štětce)</w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14559"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14559"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4435" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11083"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14899"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...167 lines deleted...]
-        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 18:33:14</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 27.10.2026 2:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 6</w:t>
+        <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5151,363 +5202,50 @@
                     <pic:cNvPr id="10" name="Picture 10"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...311 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6014,84 +5752,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.9.2026 18:33:14</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 27.10.2026 2:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 6</w:t>
+        <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61AE3F9E"/>
+    <w:nsid w:val="5CF49F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +5915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="153F1464"/>
+    <w:nsid w:val="392BBEF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69CD6127"/>
+    <w:nsid w:val="14F9B44D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E7F997D"/>
+    <w:nsid w:val="3E3B37AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6552,208 +6290,75 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="00000122">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
-      <w:start w:val="1"/>
-[...128 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>