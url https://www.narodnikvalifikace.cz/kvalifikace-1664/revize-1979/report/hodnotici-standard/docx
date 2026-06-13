--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44F1B712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44F1B712" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44F1B712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA2D49A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA2D49A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA2D49A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 28.4.2026 23:03:22</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 28.4.2026 23:03:22</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 28.4.2026 23:03:22</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 28.4.2026 23:03:22</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 28.4.2026 23:03:22</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 28.4.2026 23:03:22</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 28.4.2026 23:03:22</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 28.4.2026 23:03:22</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06AAD8DA"/>
+    <w:nsid w:val="2889D89D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BC59F2E"/>
+    <w:nsid w:val="6520F470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0046B3FD"/>
+    <w:nsid w:val="7283CD84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3715A949"/>
+    <w:nsid w:val="015A73EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="404731FD"/>
+    <w:nsid w:val="2867435C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="314DA296"/>
+    <w:nsid w:val="62E2E6EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="238271A2"/>
+    <w:nsid w:val="50CA88E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2FC2ACDC"/>
+    <w:nsid w:val="43EC50DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0F83CEDC"/>
+    <w:nsid w:val="372EC173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>