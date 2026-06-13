--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA2D49A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA2D49A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA2D49A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F8E84B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F8E84B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F8E84B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 13:30:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2889D89D"/>
+    <w:nsid w:val="61BA5639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6520F470"/>
+    <w:nsid w:val="1FE57D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7283CD84"/>
+    <w:nsid w:val="3D2B7805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="015A73EB"/>
+    <w:nsid w:val="2DDF13DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2867435C"/>
+    <w:nsid w:val="487FD7D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="62E2E6EC"/>
+    <w:nsid w:val="2A7240F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="50CA88E8"/>
+    <w:nsid w:val="6835E896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="43EC50DA"/>
+    <w:nsid w:val="6BB0873F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="372EC173"/>
+    <w:nsid w:val="42A3BD1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>