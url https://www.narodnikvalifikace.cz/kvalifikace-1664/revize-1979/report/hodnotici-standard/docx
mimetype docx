--- v2 (2026-06-13)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F8E84B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F8E84B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F8E84B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3640BD67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3640BD67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3640BD67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 13.6.2026 15:48:58</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61BA5639"/>
+    <w:nsid w:val="5D804BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FE57D7E"/>
+    <w:nsid w:val="09251D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D2B7805"/>
+    <w:nsid w:val="433579F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2DDF13DD"/>
+    <w:nsid w:val="44B4BBBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="487FD7D3"/>
+    <w:nsid w:val="036511E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2A7240F6"/>
+    <w:nsid w:val="4C33C364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6835E896"/>
+    <w:nsid w:val="72BCDDA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6BB0873F"/>
+    <w:nsid w:val="664ACDEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="42A3BD1A"/>
+    <w:nsid w:val="0C3C420A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>