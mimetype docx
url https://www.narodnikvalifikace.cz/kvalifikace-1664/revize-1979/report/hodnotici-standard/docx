--- v3 (2026-08-01)
+++ v4 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3640BD67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3640BD67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3640BD67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R203E07CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR203E07CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR203E07CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 15.9.2026 16:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 15.9.2026 16:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 15.9.2026 16:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 15.9.2026 16:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 15.9.2026 16:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 15.9.2026 16:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 15.9.2026 16:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 1.8.2026 9:54:39</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 15.9.2026 16:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D804BB9"/>
+    <w:nsid w:val="6FE4E7E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09251D26"/>
+    <w:nsid w:val="6EB765DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="433579F7"/>
+    <w:nsid w:val="11628753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44B4BBBD"/>
+    <w:nsid w:val="4C0F4946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="036511E7"/>
+    <w:nsid w:val="74B57342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C33C364"/>
+    <w:nsid w:val="7AFBB886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="72BCDDA2"/>
+    <w:nsid w:val="17313B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="664ACDEB"/>
+    <w:nsid w:val="1144E45F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0C3C420A"/>
+    <w:nsid w:val="0478F80F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>