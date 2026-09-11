--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A5AC20B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A5AC20B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A5AC20B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73E35BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73E35BF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73E35BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EAFB64D"/>
+    <w:nsid w:val="40E7F838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B5BAAD3"/>
+    <w:nsid w:val="529899EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70768CBA"/>
+    <w:nsid w:val="2063EC81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D3B0985"/>
+    <w:nsid w:val="00D23DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4302111D"/>
+    <w:nsid w:val="69E1D2D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6B9360D1"/>
+    <w:nsid w:val="64B681E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4C8F6462"/>
+    <w:nsid w:val="328BEED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4C30F2AF"/>
+    <w:nsid w:val="24452D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="46E0F97E"/>
+    <w:nsid w:val="21D56B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>