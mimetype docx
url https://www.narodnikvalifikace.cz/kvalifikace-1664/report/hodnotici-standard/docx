--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73E35BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73E35BF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73E35BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E413B5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E413B5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E413B5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.10.2026 1:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.10.2026 1:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.10.2026 1:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.10.2026 1:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3999,51 +3999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zadání záběru v podobě jdnoduchého storyboardového obrázku se slovním popisem,</w:t>
+        <w:t>zadání záběru v podobě jdnoduchého storyboardového obrázku se slovním popisem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11860" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4058,51 +4058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•videomateriál v podobě sekvence jednotlivých snímků složený z:</w:t>
+        <w:t>videomateriál v podobě sekvence jednotlivých snímků složený z:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11860" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4285,51 +4285,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•digitální dokreslovačka v podobě bitmapové grafiky, kterou je potřeba zaintegrovat do natočeného záběru,</w:t>
+        <w:t>digitální dokreslovačka v podobě bitmapové grafiky, kterou je potřeba zaintegrovat do natočeného záběru,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11860" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4344,51 +4344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•3D objekt v podobě renderu (sekvence bitmapové grafiky):</w:t>
+        <w:t>3D objekt v podobě renderu (sekvence bitmapové grafiky):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11860" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4515,51 +4515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•grafické elementy v podobě bitmapové grafiky, které je případně nutné integrovat do výsledné kompozice (loga, titulky atd.).</w:t>
+        <w:t>grafické elementy v podobě bitmapové grafiky, které je případně nutné integrovat do výsledné kompozice (loga, titulky atd.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11860" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4798,51 +4798,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•technické zpracování kompozice, tedy na kvalitu klíčování, barevné sladění nových vrstev s pozadím a světelný soulad, </w:t>
+        <w:t xml:space="preserve">technické zpracování kompozice, tedy na kvalitu klíčování, barevné sladění nových vrstev s pozadím a světelný soulad, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11860" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4857,51 +4857,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kvalitu výsledné kompozice, která musí být v souladu s požadavky zkoušejícího,</w:t>
+        <w:t>kvalitu výsledné kompozice, která musí být v souladu s požadavky zkoušejícího,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11860" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4916,68 +4916,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
+        <w:t xml:space="preserve">postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.10.2026 1:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5235,79 +5235,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9067" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
+        <w:framePr w:w="10766" w:h="6744" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5319,51 +5319,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5375,51 +5375,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5434,51 +5434,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti audiovizuální tvorby a alespoň 5 let odborné praxe na pozici kompozitor nebo na pozici supervizor VFX (vizuálních efektů) v oblasti audiovizuální tvorby nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti audiovizuální tvorby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5493,51 +5493,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na oblast audiovizuální tvorby a alespoň 5 let odborné praxe na pozici kompozitor nebo na pozici supervizor VFX (vizuálních efektů) v oblasti audiovizuální tvorby nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo odborného výcviku v oblasti audiovizuální tvorby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5549,51 +5549,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5605,51 +5605,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další upřesnění požadavků na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5657,58 +5657,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Doložení praxe v oboru profesním životopisem, předložení ukázek vlastní práce: showreel (ukázka prací v rozsahu cca 2 min), breakdown (ukázka postupu výroby) alespoň jedné práce na CD/DVD nosiči.</w:t>
+        <w:t>Doložení praxe v oboru profesním životopisem, předložení ukázek vlastní práce: showreel (ukázka prací v rozsahu cca 2 min), breakdown (ukázka postupu výroby) alespoň jedné práce na CD/DVD nosiči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5720,51 +5720,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5776,51 +5776,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5828,117 +5828,601 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="3076" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12792"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12792"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="2735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13132"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Pro vykonání zkoušky musí mít autorizovaná osoba k dispozici následující vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="2735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13132"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>počítačové pracoviště s připojením na internet s operačním systémem Windows nebo MacOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13132"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>softwarem pro kompozici videa a vizuálních efektů ve 3D prostoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13132"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroje pro rendering a modifikaci osvětlení nebo reflexní mapování u již vyrenderovaných záběrů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13132"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>kancelářské potřeby - tužka, guma, papíry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="2735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13132"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5950,229 +6434,117 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8519" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="2735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13132"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.10.2026 1:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,659 +6636,228 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="3076" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="2735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Pro vykonání zkoušky musí mít autorizovaná osoba k dispozici následující vybavení:</w:t>
-[...235 lines deleted...]
-        <w:t>•kancelářské potřeby - tužka, guma, papíry.</w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3527"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="2735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...220 lines deleted...]
-        </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.10.2026 1:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 11.9.2026 16:59:24</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.10.2026 1:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40E7F838"/>
+    <w:nsid w:val="4BA0E8FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="529899EB"/>
+    <w:nsid w:val="540E5B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2063EC81"/>
+    <w:nsid w:val="6FED1B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00D23DE9"/>
+    <w:nsid w:val="5FC99196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7939,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69E1D2D1"/>
+    <w:nsid w:val="4991A578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8069,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="64B681E7"/>
+    <w:nsid w:val="56CC6A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8199,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="328BEED4"/>
+    <w:nsid w:val="6574C2E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="24452D59"/>
+    <w:nsid w:val="3A99D1E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="21D56B1D"/>
+    <w:nsid w:val="4B9BD5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>