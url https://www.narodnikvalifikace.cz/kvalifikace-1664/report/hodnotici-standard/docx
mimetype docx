--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R258D9E51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR258D9E51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR258D9E51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B0C022D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B0C022D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B0C022D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.4.2026 21:18:15</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.4.2026 21:18:15</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.4.2026 21:18:15</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.4.2026 21:18:15</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.4.2026 21:18:15</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.4.2026 21:18:15</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.4.2026 21:18:15</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.4.2026 21:18:15</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E766DE7"/>
+    <w:nsid w:val="65FE0479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="219D9063"/>
+    <w:nsid w:val="451CB86D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35F6CC3B"/>
+    <w:nsid w:val="75150A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11D86ACE"/>
+    <w:nsid w:val="6BACEE08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F8A4E59"/>
+    <w:nsid w:val="092499A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="03FACD65"/>
+    <w:nsid w:val="3D1DAEC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1CEAA393"/>
+    <w:nsid w:val="47D6087F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3D350C91"/>
+    <w:nsid w:val="132DC1F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="57BAAD8D"/>
+    <w:nsid w:val="41CF616C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>