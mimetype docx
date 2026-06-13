--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B0C022D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B0C022D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B0C022D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C3C36AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C3C36AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C3C36AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 7:01:38</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65FE0479"/>
+    <w:nsid w:val="19AEBF49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="451CB86D"/>
+    <w:nsid w:val="6A4B0275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75150A55"/>
+    <w:nsid w:val="1A4C56E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BACEE08"/>
+    <w:nsid w:val="2796EF65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="092499A0"/>
+    <w:nsid w:val="6721AEB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3D1DAEC2"/>
+    <w:nsid w:val="01E13C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="47D6087F"/>
+    <w:nsid w:val="1F07078D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="132DC1F9"/>
+    <w:nsid w:val="4C536015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="41CF616C"/>
+    <w:nsid w:val="0A69405C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>