--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C3C36AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C3C36AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C3C36AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A5AC20B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A5AC20B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A5AC20B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 13.6.2026 9:00:13</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 28.7.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19AEBF49"/>
+    <w:nsid w:val="6EAFB64D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A4B0275"/>
+    <w:nsid w:val="0B5BAAD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A4C56E1"/>
+    <w:nsid w:val="70768CBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2796EF65"/>
+    <w:nsid w:val="4D3B0985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6721AEB5"/>
+    <w:nsid w:val="4302111D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="01E13C6B"/>
+    <w:nsid w:val="6B9360D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1F07078D"/>
+    <w:nsid w:val="4C8F6462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4C536015"/>
+    <w:nsid w:val="4C30F2AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0A69405C"/>
+    <w:nsid w:val="46E0F97E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>