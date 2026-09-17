--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FE500A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FE500A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FE500A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R273BEC75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR273BEC75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR273BEC75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce databází, 2.8.2026 19:48:16</w:t>
+        <w:t>Správce databází, 17.9.2026 3:12:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9138,51 +9138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce databází, 2.8.2026 19:48:16</w:t>
+        <w:t>Správce databází, 17.9.2026 3:12:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16326,51 +16326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uživatelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce databází, 2.8.2026 19:48:16</w:t>
+        <w:t>Správce databází, 17.9.2026 3:12:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16955,51 +16955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce databází, 2.8.2026 19:48:16</w:t>
+        <w:t>Správce databází, 17.9.2026 3:12:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>