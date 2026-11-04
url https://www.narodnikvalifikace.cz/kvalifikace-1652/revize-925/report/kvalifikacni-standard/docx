--- v3 (2026-09-17)
+++ v4 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R273BEC75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR273BEC75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR273BEC75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R96E9812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR96E9812" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR96E9812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce databází, 17.9.2026 3:12:22</w:t>
+        <w:t>Správce databází, 4.11.2026 9:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5234,289 +5234,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9607"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9622"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="9622"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9622"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="9622"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="9622"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="9622"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="9622"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="9622"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="9622"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="9622"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="9622"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="9622"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="9622"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="9622"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="9622"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="9622"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9852"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5727,595 +5727,595 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10087"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10102"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="10102"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10102"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="10102"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="10102"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="10102"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="10102"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="10102"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="10102"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10351"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="10351"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10351"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="10351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="10351"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="10351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="10351"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="10351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="10351"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="10351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="10351"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="10351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10587"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10601"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="10601"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10601"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="10601"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="10601"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="10601"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="10601"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="10601"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="10601"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="10601"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="10601"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="10601"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="10601"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="10601"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uveden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="10601"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="10601"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="10601"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="10601"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="10601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanovený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7019,731 +7019,731 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12233"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12247"/>
-[...16 lines deleted...]
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="12247"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12247"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Použití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="12247"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SQL,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12247"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="12247"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="12247"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="12247"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="12247"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="12247"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="12247"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="12247"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12497"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="12497"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12497"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aplikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="12497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="12497"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="12497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>datového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="12497"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="12497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="12497"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="12497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="12497"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="12497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="12497"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="12497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="12497"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="12497"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12732"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12747"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="12747"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12747"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytvoření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12747"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="12747"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="12747"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instalace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="12747"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="12747"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="12747"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="12747"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="12747"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="12747"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="12747"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="12747"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="12747"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="12747"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="12747"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="12747"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="12747"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="12747"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="12747"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="12747"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12982"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12996"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="12996"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12996"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="12996"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="12996"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="12996"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neoprávněnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="12996"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="12996"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="12996"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zneužití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="12996"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="12996"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="12996"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="12996"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8654" w:y="12996"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="12996"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13231"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7920,731 +7920,731 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13716"/>
-[...16 lines deleted...]
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="13716"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13716"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Použití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="13716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SQL,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13716"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="13716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="13716"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="13716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="13716"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="13716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="13716"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="13716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13966"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="13966"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13966"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aplikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="13966"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="13966"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="13966"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>datového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="13966"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="13966"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="13966"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="13966"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="13966"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="13966"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="13966"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="13966"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="13966"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="13966"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14215"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="14215"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14215"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytvoření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="14215"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instalace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="14215"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="14215"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="14215"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="14215"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="14215"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="14215"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="14215"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="14215"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14451"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14465"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="14465"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14465"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="14465"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="14465"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="14465"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neoprávněnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="14465"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="14465"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="14465"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zneužití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="14465"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="14465"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="14465"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="14465"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="14465"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8472" w:y="14465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9138,51 +9138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce databází, 17.9.2026 3:12:22</w:t>
+        <w:t>Správce databází, 4.11.2026 9:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11436,782 +11436,782 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5663"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5677"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="5677"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Použití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="5677"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SQL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="5677"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="5677"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="5677"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="5677"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="5677"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="5677"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="5677"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="5677"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5913"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5927"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="5927"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5927"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aplikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="5927"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>datového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="5927"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="5927"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="5927"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6177"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="6177"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6177"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytvoření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="6177"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="6177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instalace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="6177"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="6177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="6177"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="6177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="6177"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="6177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="6177"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="6177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="6177"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="6177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="6177"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="6177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="6177"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="6177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6412"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1239" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6426"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="6426"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Optimalizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="6426"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="6426"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="6426"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="6426"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="6426"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6661"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6676"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="6676"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6676"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="6676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="6676"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="6676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="6676"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="6676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="6676"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="6676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neoprávněnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="6676"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="6676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="6676"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="6676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="6676"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="6676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zneužití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="6676"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="6676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="6676"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="6676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="6676"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="6676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12422,2210 +12422,2210 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvádíme:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1263" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7396"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="7396"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="7396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="7396"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="7396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SQL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7631"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7645"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="7645"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="7645"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„Sestavit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="7645"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>netriviální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="7645"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SQL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="7645"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkaz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="7645"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="7645"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="7645"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7881"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7895"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="7895"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sestavit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="7895"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odladit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="7895"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="7895"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>až</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="7895"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="7895"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="7895"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>této</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="7895"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složitosti:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8130"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8145"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="8145"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8145"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Máme</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="8145"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="8145"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(zaměstnanci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="8145"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oddělení)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8380"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8394"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="8394"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8394"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="931" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="8394"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="8394"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyberte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="8394"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="8394"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kteří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="8394"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="8394"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="8394"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stejném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="8394"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oddělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="8394"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7876" w:y="8394"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8798" w:y="8394"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„Novák“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8629"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8644"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="8644"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8644"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyberte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oddělení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="8644"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8644"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="8644"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="8644"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="8644"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyšším,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="8644"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>než</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="8644"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průměrným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="8644"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8879"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8893"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="8893"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8893"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyberte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="8893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="8893"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="8893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oddělení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="8893"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="8893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="8893"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="8893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="8893"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="8893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="8893"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="8893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9129"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9364"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1263" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9378"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="9378"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9378"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="9378"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="9378"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="9378"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SQL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9613"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9628"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="9628"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="9628"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„Navrhnout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="9628"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="9628"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komplexního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="9628"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="9628"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="9628"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="9628"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyžadujícího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="9628"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="9628"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="9628"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8894" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="9628"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="9628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokročilých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technik“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10093"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1009" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10108"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="10108"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10108"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Navrhněte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="10108"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>reprezentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="10108"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="10108"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stromové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="10108"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="10108"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>struktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="10108"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="10108"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="10108"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="10108"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypište</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="10108"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="10108"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podstrom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="10108"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="10108"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="10108"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="10108"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzlu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10343"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="865" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10357"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="10357"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10357"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sestavte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>join</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="10357"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="10357"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="10357"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="10357"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>historií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="10357"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výstup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="10357"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nesmí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="10357"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="10357"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="10357"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="10357"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="10357"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neodpovídají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="10357"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obdobím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="10357"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10828"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1263" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10842"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="10842"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10842"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="10842"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Optimalizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="10842"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="10842"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="10842"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="10842"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11077"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11092"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="11092"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11092"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="11092"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„Navrhnout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="11092"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optimalizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="11092"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="11092"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="11092"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="11092"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="11092"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="11092"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databázové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="11092"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úlohy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="11092"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vysvětlit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="11092"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9993" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11322"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14683,1694 +14683,1694 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úprav“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11557"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11572"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="11572"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11572"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Máme</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databázi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="11572"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="11572"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="11572"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>desítek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="11572"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>GB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="11572"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="11572"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="11572"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="11572"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>desítky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="11572"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="11572"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="11572"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="11572"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="11572"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8102" w:y="11572"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>více</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="11572"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>než</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="11572"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="11572"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="11572"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9868" w:y="11572"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9801" w:y="11572"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12037"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12052"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="12052"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12052"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Máme</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="12052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsáhlou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="12052"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="12052"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="12052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="12052"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="12052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>níž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="12052"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="12052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="12052"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="12052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>často</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="12052"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="12052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhledává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="12052"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="12052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="12052"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5836" w:y="12052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>číselného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="12052"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="12052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12287"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12301"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="12301"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12301"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Máme</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsáhlou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="12301"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databázi,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="12301"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="12301"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>níž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="12301"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="12301"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>často</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="12301"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhledává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="12301"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="12301"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="12301"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12537"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12772"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1263" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12786"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="12786"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12786"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="12786"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Optimalizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="12786"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="12786"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="12786"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="12786"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13036"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="13036"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13036"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="13036"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„Předvést</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="13036"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="13036"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="13036"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postup,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="13036"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="13036"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>najít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="13036"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="13036"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úzké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="13036"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="13036"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="13036"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsáhlé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="13036"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databázi“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13271"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13285"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="13285"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13285"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Máme</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databázi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="13285"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="13285"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="13285"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>desítek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="13285"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>GB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="13285"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="13285"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="13285"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="13285"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>desítky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="13285"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="13285"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="13285"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="13285"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="13285"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8102" w:y="13285"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>více</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="13285"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>než</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="13285"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="13285"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="13285"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9868" w:y="13285"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9801" w:y="13285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13751"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13765"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="13765"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13765"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="13765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databází</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="13765"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="13765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="13765"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="13765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>desítky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="13765"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="13765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uživatelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce databází, 17.9.2026 3:12:22</w:t>
+        <w:t>Správce databází, 4.11.2026 9:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16955,51 +16955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce databází, 17.9.2026 3:12:22</w:t>
+        <w:t>Správce databází, 4.11.2026 9:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>