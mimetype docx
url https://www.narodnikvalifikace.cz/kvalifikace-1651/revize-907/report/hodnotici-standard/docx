--- v3 (2026-08-04)
+++ v4 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R144B1D23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR144B1D23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR144B1D23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F1E5387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F1E5387" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F1E5387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 4.8.2026 3:05:23</w:t>
+        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 4.8.2026 3:05:23</w:t>
+        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 4.8.2026 3:05:23</w:t>
+        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3777,51 +3777,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 4.8.2026 3:05:23</w:t>
+        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4579,51 +4579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 4.8.2026 3:05:23</w:t>
+        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7036,51 +7036,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 4.8.2026 3:05:23</w:t>
+        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7266,51 +7266,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 4.8.2026 3:05:23</w:t>
+        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7839,84 +7839,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 4.8.2026 3:05:23</w:t>
+        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49D493DC"/>
+    <w:nsid w:val="221A94DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8002,51 +8002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D9EA7D8"/>
+    <w:nsid w:val="47DB5A43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8132,51 +8132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42590E61"/>
+    <w:nsid w:val="29BBEB20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>