--- v4 (2026-09-18)
+++ v5 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F1E5387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F1E5387" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F1E5387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CC44858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CC44858" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CC44858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
+        <w:t>Servisní technik metalických sítí, 3.11.2026 17:25:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
+        <w:t>Servisní technik metalických sítí, 3.11.2026 17:25:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
+        <w:t>Servisní technik metalických sítí, 3.11.2026 17:25:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3777,51 +3777,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
+        <w:t>Servisní technik metalických sítí, 3.11.2026 17:25:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4049,51 +4049,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Střední odborné vzdělání s maturitní zkouškou v oboru telekomunikace nebo elektrotechnika a alespoň 5 let prokázané odborné praxe v oboru elektronických komunikací nebo metalických komunikací (z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace) a současně musí splňovat odbornou způsobilost v elektrotechnice dle vyhlášky č. 50/1978 Sb. min. §6. </w:t>
+        <w:t xml:space="preserve">Střední odborné vzdělání s maturitní zkouškou v oboru telekomunikace nebo elektrotechnika a alespoň 5 let prokázané odborné praxe v oboru elektronických komunikací nebo metalických komunikací (z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace) a současně musí splňovat odbornou způsobilost v elektrotechnice dle vyhlášky č. 50/1978 Sb. min. §6. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4108,51 +4108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokoškolské vzdělání v oboru se zaměřením na telekomunikace nebo elektrotechniku a alespoň 5 let prokázané odborné praxe v oboru telekomunikací nebo metalických komunikací (z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace) a současně musí splňovat odbornou způsobilost v elektrotechnice dle vyhlášky č. 50/1978 Sb. min. §6.</w:t>
+        <w:t>Vysokoškolské vzdělání v oboru se zaměřením na telekomunikace nebo elektrotechniku a alespoň 5 let prokázané odborné praxe v oboru telekomunikací nebo metalických komunikací (z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace) a současně musí splňovat odbornou způsobilost v elektrotechnice dle vyhlášky č. 50/1978 Sb. min. §6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4279,51 +4279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4338,51 +4338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4579,51 +4579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
+        <w:t>Servisní technik metalických sítí, 3.11.2026 17:25:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4907,51 +4907,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nářadí:</w:t>
+        <w:t>Nářadí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -4967,51 +4967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kabelářský nůž</w:t>
+        <w:t>Kabelářský nůž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5027,51 +5027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Štípací kleště</w:t>
+        <w:t>Štípací kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5087,51 +5087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kombinované kleště</w:t>
+        <w:t>Kombinované kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5147,51 +5147,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zdrhovací kleště</w:t>
+        <w:t>Zdrhovací kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5207,51 +5207,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kladivo</w:t>
+        <w:t>Kladivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5267,51 +5267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada klíčů</w:t>
+        <w:t>Sada klíčů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5327,51 +5327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Spojkovací kleště</w:t>
+        <w:t>Spojkovací kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5387,51 +5387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Ruční nebo hydraulická souprava na konektorovací moduly </w:t>
+        <w:t xml:space="preserve">Ruční nebo hydraulická souprava na konektorovací moduly </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Izolační páska</w:t>
+        <w:t>Izolační páska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Bandážovací páska</w:t>
+        <w:t>Bandážovací páska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pilka na železo</w:t>
+        <w:t>Pilka na železo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5626,51 +5626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ostatní</w:t>
+        <w:t>Ostatní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5686,51 +5686,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Klasické závěry ZAU – VZU</w:t>
+        <w:t>Klasické závěry ZAU – VZU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5746,51 +5746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zářezové boxy + zářezové nástroje</w:t>
+        <w:t>Zářezové boxy + zářezové nástroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5806,51 +5806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zapojovací pásky + zářezový nástroj</w:t>
+        <w:t>Zapojovací pásky + zářezový nástroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5866,51 +5866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Mechanické spojky</w:t>
+        <w:t>Mechanické spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5926,51 +5926,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Teplem smrštitelné spojky</w:t>
+        <w:t>Teplem smrštitelné spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -5986,51 +5986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Propan – butanová bomba + hořák</w:t>
+        <w:t>Propan – butanová bomba + hořák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6046,51 +6046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Různé typy spojkovacích konektorů</w:t>
+        <w:t>Různé typy spojkovacích konektorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6106,51 +6106,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technický benzín</w:t>
+        <w:t>Technický benzín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6166,51 +6166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostředek na odstranění plnění kabelů</w:t>
+        <w:t>Prostředek na odstranění plnění kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6226,51 +6226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Hovorová souprava</w:t>
+        <w:t>Hovorová souprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6286,51 +6286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Různé typy sdělovacích kabelů</w:t>
+        <w:t>Různé typy sdělovacích kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6346,51 +6346,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kaliko + hadry na čištění</w:t>
+        <w:t>Kaliko + hadry na čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6405,51 +6405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí přístroje</w:t>
+        <w:t>Měřicí přístroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6465,51 +6465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pro měření izolačního odporu</w:t>
+        <w:t>pro měření izolačního odporu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6525,51 +6525,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pro měření kontinuity</w:t>
+        <w:t>pro měření kontinuity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6584,51 +6584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Koncová zařízení pro digitální služby</w:t>
+        <w:t>Koncová zařízení pro digitální služby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6644,51 +6644,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•xDSL: xDSL modem, xDSL Router</w:t>
+        <w:t>xDSL: xDSL modem, xDSL Router</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6704,51 +6704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•VoIP: GSM brána, VoIP brána, VoIP telefon, virtuální nebo mechanická ústředna</w:t>
+        <w:t>VoIP: GSM brána, VoIP brána, VoIP telefon, virtuální nebo mechanická ústředna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6764,51 +6764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•IPTV: SET-TOP-BOX, CA modul</w:t>
+        <w:t>IPTV: SET-TOP-BOX, CA modul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -6824,51 +6824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•LAN: HUB, Switch, Router</w:t>
+        <w:t>LAN: HUB, Switch, Router</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10900" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7036,51 +7036,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
+        <w:t>Servisní technik metalických sítí, 3.11.2026 17:25:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7266,51 +7266,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
+        <w:t>Servisní technik metalických sítí, 3.11.2026 17:25:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7839,84 +7839,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik metalických sítí, 18.9.2026 4:43:53</w:t>
+        <w:t>Servisní technik metalických sítí, 3.11.2026 17:25:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="221A94DE"/>
+    <w:nsid w:val="3BA22D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8002,51 +8002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47DB5A43"/>
+    <w:nsid w:val="2CAD8E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8132,51 +8132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29BBEB20"/>
+    <w:nsid w:val="0C917E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>