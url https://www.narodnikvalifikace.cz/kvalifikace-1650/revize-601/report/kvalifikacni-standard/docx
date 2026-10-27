--- v3 (2026-08-04)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB3DA9EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB3DA9EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB3DA9EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47184431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47184431" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47184431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 4.8.2026 2:28:24</w:t>
+        <w:t>Montér optických kabelů, 27.10.2026 2:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3500,255 +3500,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6334"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="6348"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="6348"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="6348"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="6348"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="6348"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="6348"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="6348"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="6348"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="6348"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="6348"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="6348"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10488" w:y="6348"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10416" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -3772,255 +3772,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6814"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6828"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="6828"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6828"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="6828"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="6828"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="6828"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="6828"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="6828"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="6828"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="6828"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="6828"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="6828"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="6828"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="6828"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4078,272 +4078,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7294"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7308"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="7308"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7308"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Montáž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="7308"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="7308"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nadzemních,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="7308"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podzemních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="7308"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="7308"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnitřních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="7308"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="7308"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="7308"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="7308"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="7308"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="7308"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="7308"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4911,255 +4911,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8259"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="8259"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8259"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="8259"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8259"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="8259"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="8259"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="8259"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="8259"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="8259"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="8259"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="8259"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="8259"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10488" w:y="8259"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10416" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5200,255 +5200,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8739"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="8739"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8739"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="8739"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="8739"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8739"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="8739"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="8739"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="8739"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="8739"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="8739"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="8739"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="8739"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="8739"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8969"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5523,289 +5523,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9204"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9219"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="9219"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9219"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Montáž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="9219"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="9219"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nadzemních,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="9219"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podzemních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="9219"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="9219"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnitřních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="9219"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="9219"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="9219"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="9219"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="9219"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="9219"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="9219"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="9219"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9454"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10804,51 +10804,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 4.8.2026 2:28:24</w:t>
+        <w:t>Montér optických kabelů, 27.10.2026 2:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11702,51 +11702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohyby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 4.8.2026 2:28:24</w:t>
+        <w:t>Montér optických kabelů, 27.10.2026 2:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12219,51 +12219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 4.8.2026 2:28:24</w:t>
+        <w:t>Montér optických kabelů, 27.10.2026 2:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>