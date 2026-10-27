--- v3 (2026-08-04)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R613FB1CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR613FB1CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR613FB1CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R735ECF32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR735ECF32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR735ECF32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 4.8.2026 2:22:01</w:t>
+        <w:t>Montér optických kabelů, 27.10.2026 2:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 4.8.2026 2:22:01</w:t>
+        <w:t>Montér optických kabelů, 27.10.2026 2:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 4.8.2026 2:22:01</w:t>
+        <w:t>Montér optických kabelů, 27.10.2026 2:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4899,255 +4899,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6334"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="6348"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="6348"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="6348"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="6348"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="6348"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="6348"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="6348"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="6348"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="6348"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="6348"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="6348"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10488" w:y="6348"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10416" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5171,255 +5171,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6814"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6828"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="6828"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6828"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="6828"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="6828"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="6828"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="6828"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="6828"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="6828"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="6828"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="6828"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="6828"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="6828"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="6828"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5477,272 +5477,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7294"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7308"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="7308"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7308"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Montáž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="7308"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="7308"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nadzemních,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="7308"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podzemních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="7308"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="7308"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnitřních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="7308"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="7308"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="7308"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="7308"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="7308"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="7308"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="7308"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6310,255 +6310,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8259"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="8259"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8259"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="8259"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8259"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="8259"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="8259"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="8259"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="8259"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="8259"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="8259"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="8259"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="8259"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10488" w:y="8259"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10416" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6599,255 +6599,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8739"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="8739"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8739"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="8739"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="8739"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8739"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="8739"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="8739"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="8739"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="8739"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="8739"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="8739"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="8739"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="8739"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6922,289 +6922,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9204"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9219"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="9219"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9219"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Montáž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="9219"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="9219"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nadzemních,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="9219"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podzemních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="9219"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="9219"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnitřních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="9219"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="9219"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="9219"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="9219"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="9219"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="9219"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="9219"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="9219"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12203,51 +12203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 4.8.2026 2:22:01</w:t>
+        <w:t>Montér optických kabelů, 27.10.2026 2:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13392,51 +13392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střední odborné vzdělání s maturitní zkouškou v oboru telekomunikace nebo elektrotechnika a min. 5 let prokázané odborné praxe v oboru elektronických komunikací nebo optických komunikací, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace a současně musí splňovat odbornou způsobilost v elektrotechnice dle vyhlášky č. 50/1978 Sb. min. §6.</w:t>
+        <w:t>Střední odborné vzdělání s maturitní zkouškou v oboru telekomunikace nebo elektrotechnika a min. 5 let prokázané odborné praxe v oboru elektronických komunikací nebo optických komunikací, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace a současně musí splňovat odbornou způsobilost v elektrotechnice dle vyhlášky č. 50/1978 Sb. min. §6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7858"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13451,51 +13451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokoškolské vzdělání v oboru se zaměřením na telekomunikace nebo elektrotechniku a min. 5 let prokázané odborné praxe v oboru telekomunikací nebo optických komunikací, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace a současně musí splňovat odbornou způsobilost v elektrotechnice dle vyhlášky č. 50/1978 Sb. min. §6.</w:t>
+        <w:t>Vysokoškolské vzdělání v oboru se zaměřením na telekomunikace nebo elektrotechniku a min. 5 let prokázané odborné praxe v oboru telekomunikací nebo optických komunikací, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace a současně musí splňovat odbornou způsobilost v elektrotechnice dle vyhlášky č. 50/1978 Sb. min. §6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7858"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -13622,51 +13622,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7858"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13681,51 +13681,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7858"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -13922,51 +13922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 4.8.2026 2:22:01</w:t>
+        <w:t>Montér optických kabelů, 27.10.2026 2:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14474,51 +14474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Skříňové rozvaděče pro zakončení min. 500 vláken</w:t>
+        <w:t>Skříňové rozvaděče pro zakončení min. 500 vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14533,51 +14533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nástěnné optické rozvaděče pro 12 nebo 24 vláken</w:t>
+        <w:t>Nástěnné optické rozvaděče pro 12 nebo 24 vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14592,51 +14592,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sloupkové rozvaděče pro min. 12 a max. 48 vláken</w:t>
+        <w:t>Sloupkové rozvaděče pro min. 12 a max. 48 vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14651,51 +14651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Rozvaděče s vybavením</w:t>
+        <w:t>Rozvaděče s vybavením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14710,51 +14710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prvky pro organizaci kabelů v rozvaděči</w:t>
+        <w:t>Prvky pro organizaci kabelů v rozvaděči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14769,51 +14769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přepojovací panely</w:t>
+        <w:t>Přepojovací panely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14828,51 +14828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kazety-ochrany svarů</w:t>
+        <w:t>Kazety-ochrany svarů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14887,51 +14887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Spojky optických kabelů průměr 48 vláken</w:t>
+        <w:t>Spojky optických kabelů průměr 48 vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14946,51 +14946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nářadí pro montáž optických kabelů</w:t>
+        <w:t>Nářadí pro montáž optických kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15005,51 +15005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Optické kabely různých konstrukcí 12 až 144 vláken</w:t>
+        <w:t>Optické kabely různých konstrukcí 12 až 144 vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15176,51 +15176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Videomikroskop pro kontrolu kvality optických konektorů</w:t>
+        <w:t>Videomikroskop pro kontrolu kvality optických konektorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15235,51 +15235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čisticí souprava pro čištění optických konektorů</w:t>
+        <w:t>Čisticí souprava pro čištění optických konektorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15294,51 +15294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vizuální zaměřovač poruch na optických kabelech – červený laser</w:t>
+        <w:t>Vizuální zaměřovač poruch na optických kabelech – červený laser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15353,51 +15353,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřidlo optického výkonu</w:t>
+        <w:t>Měřidlo optického výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15412,51 +15412,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zdroj záření pro vlákna SM 9/125 i vlákna MM 50/125 nebo MM 62,5/125</w:t>
+        <w:t>Zdroj záření pro vlákna SM 9/125 i vlákna MM 50/125 nebo MM 62,5/125</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15471,51 +15471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Optická kabelová trasa a optické propojovací šňůry s vlákny SM 9/125 i vlákny MM 50/125 nebo MM 62,5/125</w:t>
+        <w:t>Optická kabelová trasa a optické propojovací šňůry s vlákny SM 9/125 i vlákny MM 50/125 nebo MM 62,5/125</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15878,51 +15878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 4.8.2026 2:22:01</w:t>
+        <w:t>Montér optických kabelů, 27.10.2026 2:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16395,84 +16395,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 4.8.2026 2:22:01</w:t>
+        <w:t>Montér optických kabelů, 27.10.2026 2:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65F428CB"/>
+    <w:nsid w:val="20452C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16558,51 +16558,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BA7A5E9"/>
+    <w:nsid w:val="07FF1430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16688,51 +16688,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16345847"/>
+    <w:nsid w:val="4FC69FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16818,51 +16818,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DC23AF9"/>
+    <w:nsid w:val="198F3789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>