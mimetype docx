--- v5 (2026-08-03)
+++ v6 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45208DD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45208DD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45208DD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F728076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F728076" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F728076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.8.2026 23:28:20</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.8.2026 23:28:20</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2438,51 +2438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.8.2026 23:28:20</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3193,51 +3193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.8.2026 23:28:20</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4352,51 +4352,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.8.2026 23:28:20</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.8.2026 23:28:20</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6692,51 +6692,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.8.2026 23:28:20</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7265,84 +7265,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.8.2026 23:28:20</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="757930C8"/>
+    <w:nsid w:val="12669ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7428,51 +7428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74C1628A"/>
+    <w:nsid w:val="2335BA66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7558,51 +7558,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A01BE16"/>
+    <w:nsid w:val="4514DE68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>