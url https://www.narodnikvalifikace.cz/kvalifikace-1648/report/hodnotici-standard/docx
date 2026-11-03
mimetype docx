--- v6 (2026-09-17)
+++ v7 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F728076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F728076" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F728076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63C4BBD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63C4BBD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63C4BBD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.11.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.11.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2438,51 +2438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.11.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3193,51 +3193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.11.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4352,51 +4352,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.11.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4488,79 +4488,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="10886" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="8563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4572,51 +4572,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4628,51 +4628,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4723,51 +4723,51 @@
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> Znalost norem ISO 9000, ISO 9001 a ISO 9004 a praxe min 2 roky v oboru řízení kvality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4782,51 +4782,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání se zaměřením na elektrotechniku, elektroniku a aplikovanou elektroniku a minimálně 5 let praxe na pozici vyžadující odbornou způsobilost pro práci na elektrotechnických a elektronických zařízeních nebo funkce učitele vyšší odborné školy některé z výše uvedených oborů, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace a současně musí splňovat odbornou způsobilost v elektrotechnice minimálně v rozsahu § 6 (elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice. Znalost norem ISO 9000, ISO 9001 a ISO 9004 a praxe min 2 roky v oboru řízení kvality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4841,51 +4841,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou ve skupině oborů elektrotechnika, elektronika nebo aplikovaná elektronika a minimálně 5 let praxe na pozici vyžadující odbornou způsobilost pro práci na elektrotechnických a elektronických zařízeních nebo funkce učitele odborného výcviku v obou oborech, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace a současně musí splňovat odbornou způsobilost v elektrotechnice minimálně v rozsahu § 6 (elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice. Znalost norem ISO 9000, ISO 9001 a ISO 9004 a praxe min 2 roky v oboru řízení kvality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4897,51 +4897,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4953,51 +4953,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5005,117 +5005,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5127,51 +5068,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5183,51 +5124,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5239,51 +5180,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5305,51 +5246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.11.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5577,51 +5518,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory pro ověření teoretických znalostí a praktickou zkoušku</w:t>
+        <w:t>prostory pro ověření teoretických znalostí a praktickou zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5636,51 +5577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záznamové archy pro písemné ověření kritérií, papíry na poznámky, psací potřeby</w:t>
+        <w:t>záznamové archy pro písemné ověření kritérií, papíry na poznámky, psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5695,51 +5636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technická norma (ČSN 33 2000-1 ed.2 Elektrické instalace nízkého napětí - Část 1: Základní hlediska, stanovení základních charakteristik, definice; ČSN EN 50110-1 ed.2 Obsluha a práce na elektrických zařízeních; ČSN EN 61082 – 1 až 6 Zhotovování dokumentů používaných v elektrotechnice)</w:t>
+        <w:t>technická norma (ČSN 33 2000-1 ed.2 Elektrické instalace nízkého napětí - Část 1: Základní hlediska, stanovení základních charakteristik, definice; ČSN EN 50110-1 ed.2 Obsluha a práce na elektrických zařízeních; ČSN EN 61082 – 1 až 6 Zhotovování dokumentů používaných v elektrotechnice)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5754,51 +5695,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•připravené elektroschema a výkresová dokumentace s vybranými obvodovými prvky, součástkami a funkčními bloky (vstupní, výstupní, paměťové, řídicí), obsahující značení, symboly a hodnoty. Katalog obsahující součástky a prvky použité v elektroschematu.</w:t>
+        <w:t>připravené elektroschema a výkresová dokumentace s vybranými obvodovými prvky, součástkami a funkčními bloky (vstupní, výstupní, paměťové, řídicí), obsahující značení, symboly a hodnoty. Katalog obsahující součástky a prvky použité v elektroschematu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5813,51 +5754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•připravený zkušební obvod či zapojení (obsahující alespoň spínač, diodu, tranzistor), na kterém lze naměřit minimálně 5 různých veličin (napětí, proud, výkon, odpor, kapacita, indukčnost, impedance). </w:t>
+        <w:t xml:space="preserve">připravený zkušební obvod či zapojení (obsahující alespoň spínač, diodu, tranzistor), na kterém lze naměřit minimálně 5 různých veličin (napětí, proud, výkon, odpor, kapacita, indukčnost, impedance). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5872,51 +5813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•výkresová dokumentace dílu/sestavy, kde lze odečíst parametry včetně souvisejících tolerancí, a připravený jiný díl/sestava pro zpracování jeho/jejího zobrazení</w:t>
+        <w:t>výkresová dokumentace dílu/sestavy, kde lze odečíst parametry včetně souvisejících tolerancí, a připravený jiný díl/sestava pro zpracování jeho/jejího zobrazení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5931,51 +5872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodná i nevhodná měřicí technika pro měření jednotlivých veličin (multimetr, osciloskop, posuvné měřidlo, mikrometr, momentový klíč, šroubovák, revizní přístroj, logický analyzátor, spektrální analyzátor)</w:t>
+        <w:t>vhodná i nevhodná měřicí technika pro měření jednotlivých veličin (multimetr, osciloskop, posuvné měřidlo, mikrometr, momentový klíč, šroubovák, revizní přístroj, logický analyzátor, spektrální analyzátor)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5990,51 +5931,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•značené referenční vzorky pro kontrolu měřidel v počtu nutném pro kontrolu všech při zkoušce dostupných měřidel, kalibrovaná i nekalibrovaná měřicí technika</w:t>
+        <w:t>značené referenční vzorky pro kontrolu měřidel v počtu nutném pro kontrolu všech při zkoušce dostupných měřidel, kalibrovaná i nekalibrovaná měřicí technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6049,51 +5990,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•elektrotechnické zařízení včetně uživatelského manuálu</w:t>
+        <w:t>elektrotechnické zařízení včetně uživatelského manuálu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6108,51 +6049,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zadání pro příkladovou úlohu - opakující se výrobní vada/rozměr a připravené protokoly s naměřenými hodnotami (min. 20 hodnot), aby bylo možno určit charakter závad či neshod</w:t>
+        <w:t>zadání pro příkladovou úlohu - opakující se výrobní vada/rozměr a připravené protokoly s naměřenými hodnotami (min. 20 hodnot), aby bylo možno určit charakter závad či neshod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6167,51 +6108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•připravený seznam/protokol naměřených a požadovaných hodnot, tak aby z něj bylo možné určit charakter závad (náhodné/systémové, funkční/vzhledové, kritické/významné/drobné)</w:t>
+        <w:t>připravený seznam/protokol naměřených a požadovaných hodnot, tak aby z něj bylo možné určit charakter závad (náhodné/systémové, funkční/vzhledové, kritické/významné/drobné)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6226,51 +6167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s připojením k internetu, s tabulkovým a textovým procesorem</w:t>
+        <w:t>PC s připojením k internetu, s tabulkovým a textovým procesorem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6285,51 +6226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pomůcky k zajištění bezpečnosti práce</w:t>
+        <w:t>ochranné pomůcky k zajištění bezpečnosti práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6692,51 +6633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.11.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7265,84 +7206,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 18.9.2026 0:46:56</w:t>
+        <w:t>Elektrotechnik kontrolor / elektrotechnička kontrolorka kvality, 3.11.2026 15:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12669ECC"/>
+    <w:nsid w:val="4F76F0C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7428,51 +7369,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2335BA66"/>
+    <w:nsid w:val="625733D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7558,51 +7499,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4514DE68"/>
+    <w:nsid w:val="0B90163A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>