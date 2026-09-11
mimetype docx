--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAC82AEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAC82AEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAC82AEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DFB50DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DFB50DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DFB50DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu vod, 13.6.2026 11:47:37</w:t>
+        <w:t>Technik specialista pro ochranu vod, 11.9.2026 19:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13340,51 +13340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištění;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu vod, 13.6.2026 11:47:37</w:t>
+        <w:t>Technik specialista pro ochranu vod, 11.9.2026 19:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15054,51 +15054,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu vod, 13.6.2026 11:47:37</w:t>
+        <w:t>Technik specialista pro ochranu vod, 11.9.2026 19:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15515,51 +15515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu vod, 13.6.2026 11:47:37</w:t>
+        <w:t>Technik specialista pro ochranu vod, 11.9.2026 19:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>