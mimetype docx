--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DFB50DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DFB50DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DFB50DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32475AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32475AD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32475AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu vod, 11.9.2026 19:22:07</w:t>
+        <w:t>Technik specialista pro ochranu vod, 27.10.2026 4:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4658,307 +4658,290 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7495"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7510"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="7510"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="7510"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="7510"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="7510"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="7510"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="7510"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="7510"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="7510"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="7510"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="7510"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>struktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="7510"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="7510"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="7510"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="7510"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zachycování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6069,307 +6052,290 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="8681"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="8681"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="8681"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="8681"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="8681"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="8681"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="8681"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="8681"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="8681"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="8681"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6777" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="8681"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předcházení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="8681"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>haváriím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="8681"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9273" w:y="8681"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10041" w:y="8681"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9969" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7140,324 +7106,307 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9607"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="9622"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="9622"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="9622"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="9622"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="9622"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="9622"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9622"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="9622"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="9622"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="9622"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>havarijní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="9622"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="9622"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="9622"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="9622"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="9622"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závadných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="9622"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9852"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8330,290 +8279,273 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10783"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="10798"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="10798"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="10798"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="10798"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="10798"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="10798"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="10798"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="10798"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>registr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="10798"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="10798"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aspektů;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="10798"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="10798"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="10798"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="10798"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9248,341 +9180,324 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11724"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="11739"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="11739"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="11739"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="11739"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="11739"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="11739"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="11739"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="11739"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="11739"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(směrnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="11739"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="11739"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="11739"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nakládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="11739"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="11739"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9388" w:y="11739"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9316" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="11739"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10579" w:y="11739"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10507" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11969"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10625,307 +10540,290 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12900"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12915"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="12915"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="12915"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="12915"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="12915"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="12915"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="12915"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schémata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="12915"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="12915"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="12915"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="12915"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="12915"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="12915"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesech,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="12915"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10070" w:y="12915"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9998" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11458,307 +11356,290 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodami,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="13860"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="13860"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="13860"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="13860"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="13860"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="13860"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="13860"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="13860"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukazatelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="13860"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="13860"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="13860"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="13860"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="13860"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="13860"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vod;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="13860"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12036,307 +11917,290 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látkami,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="14575"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="14575"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="14575"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="14575"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="14575"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="14575"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="14575"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumenty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="14575"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="14575"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databázi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="14575"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběžných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7272" w:y="14575"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="14575"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukazatelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="14575"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9038" w:y="14575"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="14575"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12767,341 +12631,324 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15276"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="15291"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="15291"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="15291"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="15291"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="15291"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="15291"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="15291"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="15291"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="15291"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="15291"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="15291"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="15291"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="15291"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="15291"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="15291"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9811" w:y="15291"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10248" w:y="15291"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10176" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15521"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13340,51 +13187,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištění;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu vod, 11.9.2026 19:22:07</w:t>
+        <w:t>Technik specialista pro ochranu vod, 27.10.2026 4:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13512,324 +13359,307 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="2173"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="2173"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="2173"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="2173"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="2173"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="2173"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="2173"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="2173"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="2173"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="2173"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soupis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="2173"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="2173"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8764" w:y="2173"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukazatelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="2173"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10291" w:y="2173"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10219" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14022,902 +13852,868 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="2653"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="2653"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="2653"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="2653"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="2653"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="2653"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="2653"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="2653"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SWOT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="2653"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>analýzy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="2653"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="2653"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nakládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="2653"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="2653"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="2653"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8414" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="2653"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="2653"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="2653"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2884"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10257" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="2884"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvěma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="2884"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výroky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="2884"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="2884"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="2884"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="2884"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulky;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="2884"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="2884"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="2884"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="2884"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dalšími</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="2884"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výroky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="2884"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="2884"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="2884"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3119"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="3133"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="3133"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="3133"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="3133"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="3133"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="3133"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="3133"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="3133"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="3133"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>havárie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="3133"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6278" w:y="3133"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="3133"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="3133"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="3133"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="3133"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vod;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9451" w:y="3133"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9379" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15054,51 +14850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu vod, 11.9.2026 19:22:07</w:t>
+        <w:t>Technik specialista pro ochranu vod, 27.10.2026 4:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15515,51 +15311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu vod, 11.9.2026 19:22:07</w:t>
+        <w:t>Technik specialista pro ochranu vod, 27.10.2026 4:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -16191,51 +15987,51 @@
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C22">
     <w:name w:val="CharacterStyle18"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:u w:val="none"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C23">
     <w:name w:val="CharacterStyle19"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C24">
     <w:name w:val="CharacterStyle20"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>