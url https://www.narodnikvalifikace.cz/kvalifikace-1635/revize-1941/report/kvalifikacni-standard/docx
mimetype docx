--- v2 (2026-06-27)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43A7AA09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43A7AA09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43A7AA09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55CB29A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55CB29A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55CB29A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu ovzduší, 27.6.2026 20:15:20</w:t>
+        <w:t>Technik specialista pro ochranu ovzduší, 11.9.2026 19:34:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12846,51 +12846,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejlepších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu ovzduší, 27.6.2026 20:15:20</w:t>
+        <w:t>Technik specialista pro ochranu ovzduší, 11.9.2026 19:34:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13506,51 +13506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu ovzduší, 27.6.2026 20:15:20</w:t>
+        <w:t>Technik specialista pro ochranu ovzduší, 11.9.2026 19:34:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13967,51 +13967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu ovzduší, 27.6.2026 20:15:20</w:t>
+        <w:t>Technik specialista pro ochranu ovzduší, 11.9.2026 19:34:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>