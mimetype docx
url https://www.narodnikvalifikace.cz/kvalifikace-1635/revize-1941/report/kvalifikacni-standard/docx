--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55CB29A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55CB29A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55CB29A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70C08808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70C08808" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70C08808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu ovzduší, 11.9.2026 19:34:10</w:t>
+        <w:t>Technik specialista pro ochranu ovzduší, 27.10.2026 5:30:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4453,341 +4453,324 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7265"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7279"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="7279"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="7279"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="7279"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="7279"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="7279"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="7279"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="7279"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="7279"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stacionárních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6777" w:y="7279"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6705" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="7279"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="7279"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="7279"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="7279"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9643" w:y="7279"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10190" w:y="7279"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10118" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10348" w:y="7279"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10276" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5745,290 +5728,273 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8436"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="8451"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="8451"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="8451"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="8451"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="8451"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="8451"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="8451"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="8451"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="8451"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řád</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="8451"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stacionárního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="8451"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8284" w:y="8451"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="8451"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="8451"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6816,307 +6782,290 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="9391"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="9391"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="9391"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="9391"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="9391"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9391"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="9391"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="9391"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="9391"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="9391"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="9391"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="9391"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="9391"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9216" w:y="9391"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9984" w:y="9391"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="9391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8125,307 +8074,290 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10783"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="10798"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="10798"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="10798"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="10798"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="10798"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="10798"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="10798"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="10798"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="10798"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>registr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="10798"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="10798"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aspektů;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="10798"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="10798"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8894" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="10798"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="10798"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="10798"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9043,324 +8975,307 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11724"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="11739"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="11739"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="11739"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="11739"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="11739"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="11739"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="11739"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="11739"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="11739"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(směrnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="11739"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="11739"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="11739"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochraně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="11739"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="11739"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="11739"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10324" w:y="11739"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10252" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11969"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10386,307 +10301,290 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12900"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12915"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="12915"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="12915"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="12915"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="12915"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="12915"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="12915"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schémata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="12915"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="12915"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="12915"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6801" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="12915"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="12915"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="12915"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesech,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="12915"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9532" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10118" w:y="12915"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10046" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11236,885 +11134,851 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="13860"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="13860"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="13860"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="13860"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="13860"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="13860"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="13860"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formulář</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="13860"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="13860"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohlášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="13860"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souhrnné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="13860"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7843" w:y="13860"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="13860"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="13860"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákona</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9950" w:y="13860"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9878" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14091"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10051" w:y="13860"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="14091"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplněný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="14091"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="14091"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="14091"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="14091"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="14091"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="14091"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="14091"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="14091"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="14091"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="14091"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohlašovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8452" w:y="14091"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="14091"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9955" w:y="14091"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákona</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="14091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="14321"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="14321"/>
+        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostřednictvím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="14321"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISPOP;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14556"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="14571"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="14571"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="14571"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="14571"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="14571"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="14571"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="14571"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formulář</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="14571"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poplatkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="14571"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přiznání;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="14571"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="14571"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="14571"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>princip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="14571"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poplatkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12562,335 +12426,318 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úřady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15502"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="15516"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="15516"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="15516"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="15516"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="15516"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="15516"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="15516"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="15516"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="15516"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="15516"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapracována</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="15516"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="15516"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>referenčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="15516"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7862" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="15516"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="15516"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejlepších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu ovzduší, 11.9.2026 19:34:10</w:t>
+        <w:t>Technik specialista pro ochranu ovzduší, 27.10.2026 5:30:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13069,341 +12916,324 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(BREF)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="2404"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="2404"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="2404"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="2404"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="2404"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="2404"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="2404"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="2404"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="2404"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>havárie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="2404"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="2404"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="2404"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="2404"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="2404"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovzduší;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="2404"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9720" w:y="2404"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10497" w:y="2404"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10425" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13506,51 +13336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu ovzduší, 11.9.2026 19:34:10</w:t>
+        <w:t>Technik specialista pro ochranu ovzduší, 27.10.2026 5:30:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13967,51 +13797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista pro ochranu ovzduší, 11.9.2026 19:34:10</w:t>
+        <w:t>Technik specialista pro ochranu ovzduší, 27.10.2026 5:30:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -14655,51 +14485,51 @@
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C22">
     <w:name w:val="CharacterStyle18"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:u w:val="none"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C23">
     <w:name w:val="CharacterStyle19"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C24">
     <w:name w:val="CharacterStyle20"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>