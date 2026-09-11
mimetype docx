--- v4 (2026-07-28)
+++ v5 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R657ECACC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR657ECACC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR657ECACC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6525B476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6525B476" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6525B476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 28.7.2026 11:47:03</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 28.7.2026 11:47:03</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 28.7.2026 11:47:03</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3625,51 +3625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 28.7.2026 11:47:03</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4992,51 +4992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•kritérium f) – uchazeč zařadí podle katalogu dva odpady, z toho jeden nebezpečný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 28.7.2026 11:47:03</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6092,51 +6092,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 28.7.2026 11:47:03</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 28.7.2026 11:47:03</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7887,84 +7887,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 28.7.2026 11:47:03</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="779842D1"/>
+    <w:nsid w:val="0B932A90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8050,51 +8050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="536F5F67"/>
+    <w:nsid w:val="31B6CF46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8180,51 +8180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A2695E3"/>
+    <w:nsid w:val="222B688A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>