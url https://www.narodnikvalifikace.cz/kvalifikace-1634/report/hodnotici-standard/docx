--- v5 (2026-09-11)
+++ v6 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6525B476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6525B476" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6525B476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29D7BEA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29D7BEA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29D7BEA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 27.10.2026 3:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 27.10.2026 3:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 27.10.2026 3:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3625,51 +3625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 27.10.2026 3:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4992,51 +4992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•kritérium f) – uchazeč zařadí podle katalogu dva odpady, z toho jeden nebezpečný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 27.10.2026 3:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5370,79 +5370,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8116" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6301"/>
+        <w:framePr w:w="10766" w:h="5793" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6301"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6301"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
+        <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5454,51 +5454,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
+        <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5510,51 +5510,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
+        <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5569,51 +5569,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské magisterské vzdělání v technickém oboru se zaměřením na materiálové inženýrství nebo technologie výroby nebo chemii nebo průmyslovou ekologii a minimálně 5 let praxe na pozici vyžadující odbornou způsobilost pro výkon činnosti v odpadovém hospodářství ve výrobních zařízeních nebo v zařízeních k nakládání s odpady a dále 2 roky praxe jako manažer nebo interní auditor EMS nebo QMS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
+        <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5628,51 +5628,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vysokoškolské magisterské vzdělání v technickém oboru se zaměřením na materiálové inženýrství nebo technologie výroby nebo chemii nebo průmyslovou ekologii a minimálně 5 let pedagogické nebo lektorské činnosti v oblasti odpadového hospodářství, vykonávané souběžně s činností v odpadovém hospodářství ve výrobních zařízeních nebo v zařízeních k nakládání s odpady (např. formou práce na projektech pro tato zařízení), a dále 2 roky praxe jako manažer nebo interní auditor EMS nebo QMS. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
+        <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5684,51 +5684,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
+        <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5740,51 +5740,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
+        <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5792,117 +5792,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
+        <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5914,51 +5855,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
+        <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5970,51 +5911,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
+        <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6026,51 +5967,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
+        <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6848"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6092,51 +6033,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 27.10.2026 3:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6364,51 +6305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•učebna s PC nebo tabletem a s připojením k internetu</w:t>
+        <w:t>učebna s PC nebo tabletem a s připojením k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6423,51 +6364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, odpadů, chemických látek, integrované prevence a omezování znečištění, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, bezpečnosti práce, systémů environmentálního managementu (přístup dálkový nebo materiály v tištěné podobě)</w:t>
+        <w:t>přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, odpadů, chemických látek, integrované prevence a omezování znečištění, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, bezpečnosti práce, systémů environmentálního managementu (přístup dálkový nebo materiály v tištěné podobě)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6482,51 +6423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•formulář identifikačního listu nebezpečných odpadů, formuláře k evidenci odpadů a k hlášení o produkci odpadů</w:t>
+        <w:t>formulář identifikačního listu nebezpečných odpadů, formuláře k evidenci odpadů a k hlášení o produkci odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6541,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•seznam povinností stanovených zákonem o odpadech a vyhláškou o podrobnostech nakládání s odpady pro původce odpadů a pro provozovatele zařízení ke sběru nebo výkupu odpadů</w:t>
+        <w:t>seznam povinností stanovených zákonem o odpadech a vyhláškou o podrobnostech nakládání s odpady pro původce odpadů a pro provozovatele zařízení ke sběru nebo výkupu odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6600,51 +6541,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzor dokumentu k odpadům pro fiktivní výrobní organizaci se zavedeným EMS</w:t>
+        <w:t>vzor dokumentu k odpadům pro fiktivní výrobní organizaci se zavedeným EMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6659,51 +6600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzor provozního dokumentu k nakládání s odpady</w:t>
+        <w:t>vzor provozního dokumentu k nakládání s odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6718,51 +6659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•modelový registr environmentálních aspektů </w:t>
+        <w:t xml:space="preserve">modelový registr environmentálních aspektů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6777,51 +6718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelovou tabulku pro SWOT analýzu</w:t>
+        <w:t>modelovou tabulku pro SWOT analýzu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6836,51 +6777,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přehled environmentálních nákladů a příčin vzniku odpadů v organizaci</w:t>
+        <w:t>přehled environmentálních nákladů a příčin vzniku odpadů v organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6895,51 +6836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•schémata materiálových toků</w:t>
+        <w:t>schémata materiálových toků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6954,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•popis fiktivní organizace pro relevantní kritéria</w:t>
+        <w:t>popis fiktivní organizace pro relevantní kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7013,51 +6954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•formuláře pro vyplnění požadovaných hlášení či posudků v písemné nebo elektronické formě</w:t>
+        <w:t>formuláře pro vyplnění požadovaných hlášení či posudků v písemné nebo elektronické formě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7072,51 +7013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kancelářské potřeby k písemnému ověření</w:t>
+        <w:t>kancelářské potřeby k písemnému ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7131,51 +7072,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení</w:t>
+        <w:t>prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7426,51 +7367,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 27.10.2026 3:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7887,84 +7828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 11.9.2026 18:33:33</w:t>
+        <w:t>Technik specialista / technička specialistka pro odpadové hospodářství, 27.10.2026 3:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B932A90"/>
+    <w:nsid w:val="55821658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8050,51 +7991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31B6CF46"/>
+    <w:nsid w:val="24500CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8180,51 +8121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="222B688A"/>
+    <w:nsid w:val="6A69330C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>