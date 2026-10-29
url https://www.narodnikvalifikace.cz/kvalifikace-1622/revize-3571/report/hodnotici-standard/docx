--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56445311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56445311" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56445311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79921CD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79921CD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79921CD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička osobních automobilů, 13.9.2026 19:28:01</w:t>
+        <w:t>Autotronik/autotronička osobních automobilů, 29.10.2026 3:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička osobních automobilů, 13.9.2026 19:28:01</w:t>
+        <w:t>Autotronik/autotronička osobních automobilů, 29.10.2026 3:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička osobních automobilů, 13.9.2026 19:28:01</w:t>
+        <w:t>Autotronik/autotronička osobních automobilů, 29.10.2026 3:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička osobních automobilů, 13.9.2026 19:28:01</w:t>
+        <w:t>Autotronik/autotronička osobních automobilů, 29.10.2026 3:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička osobních automobilů, 13.9.2026 19:28:01</w:t>
+        <w:t>Autotronik/autotronička osobních automobilů, 29.10.2026 3:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička osobních automobilů, 13.9.2026 19:28:01</w:t>
+        <w:t>Autotronik/autotronička osobních automobilů, 29.10.2026 3:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,51 +7680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička osobních automobilů, 13.9.2026 19:28:01</w:t>
+        <w:t>Autotronik/autotronička osobních automobilů, 29.10.2026 3:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14651,51 +14651,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička osobních automobilů, 13.9.2026 19:28:01</w:t>
+        <w:t>Autotronik/autotronička osobních automobilů, 29.10.2026 3:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15279,79 +15279,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8784" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7090"/>
+        <w:framePr w:w="10766" w:h="6235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7090"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7090"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15363,51 +15363,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15419,51 +15419,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15478,51 +15478,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v opravárenských činnostech v oblasti diagnostiky a oprav osobních automobilů nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti diagnostiky a oprav osobních automobilů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15537,51 +15537,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání zaměřené na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v opravárenských činnostech v oblasti diagnostiky a oprav osobních automobilů nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti diagnostiky a oprav osobních automobilů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15596,51 +15596,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání zaměřené na konstrukci motorových vozidel a alespoň 5 let odborné praxe v opravárenských činnostech v oblasti diagnostiky a oprav osobních automobilů nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku v oblasti diagnostiky a oprav osobních automobilů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15691,51 +15691,51 @@
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>minimálně 5 let odborné praxe v oblasti diagnostiky a oprav osobních automobilů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15747,397 +15747,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7637"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička osobních automobilů, 13.9.2026 19:28:01</w:t>
+        <w:t>Autotronik/autotronička osobních automobilů, 29.10.2026 3:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16421,51 +16253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní pomůcky</w:t>
+        <w:t>Ochranné pracovní pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16480,51 +16312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Elektronická příručka pro opravy </w:t>
+        <w:t xml:space="preserve">Elektronická příručka pro opravy </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16539,51 +16371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Elektronický katalog náhradních dílů </w:t>
+        <w:t xml:space="preserve">Elektronický katalog náhradních dílů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16598,51 +16430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přístup do systému aktualizace technické dokumentace</w:t>
+        <w:t>Přístup do systému aktualizace technické dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16657,51 +16489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Přístup do databáze výrobce osobního vozidla pro ověření aktuálnosti software řídicích jednotek </w:t>
+        <w:t xml:space="preserve">Přístup do databáze výrobce osobního vozidla pro ověření aktuálnosti software řídicích jednotek </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16716,51 +16548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Základní ruční, elektrické a pneumatické dílenské nářadí</w:t>
+        <w:t>Základní ruční, elektrické a pneumatické dílenské nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16775,51 +16607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zdvihací a manipulační zařízení</w:t>
+        <w:t>Zdvihací a manipulační zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -17002,51 +16834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Diagnostické zařízení pro kontrolu všech elektronických systémů osobních automobilů s pokročilými funkcemi pro měření, kódování</w:t>
+        <w:t>Diagnostické zařízení pro kontrolu všech elektronických systémů osobních automobilů s pokročilými funkcemi pro měření, kódování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17061,51 +16893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Multimetr, osciloskop</w:t>
+        <w:t>Multimetr, osciloskop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17120,51 +16952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přístroj pro měření kompresí hnacího agregátu osobních automobilů</w:t>
+        <w:t>Přístroj pro měření kompresí hnacího agregátu osobních automobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17179,51 +17011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přístroj pro měření tlaku paliva v palivovém systému</w:t>
+        <w:t>Přístroj pro měření tlaku paliva v palivovém systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17238,51 +17070,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přístroj pro měření tlaku motorového oleje v mazacím systému</w:t>
+        <w:t>Přístroj pro měření tlaku motorového oleje v mazacím systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17297,51 +17129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přístroj pro plnění okruhu klimatizace vozidel</w:t>
+        <w:t>Přístroj pro plnění okruhu klimatizace vozidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17356,51 +17188,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zátěžový tester akumulátorů</w:t>
+        <w:t>Zátěžový tester akumulátorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17415,51 +17247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Speciální dílenské nářadí včetně měřidel</w:t>
+        <w:t>Speciální dílenské nářadí včetně měřidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17474,51 +17306,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Speciální nářadí určené k provádění kontrolních a servisních úkonů dle technické dokumentace</w:t>
+        <w:t>Speciální nářadí určené k provádění kontrolních a servisních úkonů dle technické dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17533,51 +17365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přístroj na výměnu brzdové kapaliny a odvzdušnění soustavy brzd</w:t>
+        <w:t>Přístroj na výměnu brzdové kapaliny a odvzdušnění soustavy brzd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17592,51 +17424,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Elektronický systém měření geometrie podvozku automobilu</w:t>
+        <w:t>Elektronický systém měření geometrie podvozku automobilu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17651,51 +17483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Zařízení na diagnostiku a kalibraci systému jízdních asistentů </w:t>
+        <w:t xml:space="preserve">Zařízení na diagnostiku a kalibraci systému jízdních asistentů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17710,51 +17542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zařízení na diagnostiku a kalibraci systému hlídání tlaku v pneumatikách</w:t>
+        <w:t>Zařízení na diagnostiku a kalibraci systému hlídání tlaku v pneumatikách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17769,51 +17601,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zařízení na diagnostiku systému odpružení a tlumení</w:t>
+        <w:t>Zařízení na diagnostiku systému odpružení a tlumení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -18176,51 +18008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička osobních automobilů, 13.9.2026 19:28:01</w:t>
+        <w:t>Autotronik/autotronička osobních automobilů, 29.10.2026 3:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18861,84 +18693,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AutoFit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička osobních automobilů, 13.9.2026 19:28:01</w:t>
+        <w:t>Autotronik/autotronička osobních automobilů, 29.10.2026 3:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="061A6C51"/>
+    <w:nsid w:val="6379F885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19024,51 +18856,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5401BA4B"/>
+    <w:nsid w:val="364990F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19154,51 +18986,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="260C4A6F"/>
+    <w:nsid w:val="6054C78B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>