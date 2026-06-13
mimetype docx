--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6195FD00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6195FD00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6195FD00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64F8CE5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64F8CE5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64F8CE5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 29.4.2026 1:19:40</w:t>
+        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 29.4.2026 1:19:40</w:t>
+        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 29.4.2026 1:19:40</w:t>
+        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 29.4.2026 1:19:40</w:t>
+        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 29.4.2026 1:19:40</w:t>
+        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 29.4.2026 1:19:40</w:t>
+        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 29.4.2026 1:19:40</w:t>
+        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 29.4.2026 1:19:40</w:t>
+        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="186AEB62"/>
+    <w:nsid w:val="60D60160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D1B104F"/>
+    <w:nsid w:val="63AD41F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D35324E"/>
+    <w:nsid w:val="219B16A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="156FC02E"/>
+    <w:nsid w:val="2C9B53D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AC9BA42"/>
+    <w:nsid w:val="339CB856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3D08FA16"/>
+    <w:nsid w:val="7CDF8CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1FA5DB91"/>
+    <w:nsid w:val="7D9D3A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>