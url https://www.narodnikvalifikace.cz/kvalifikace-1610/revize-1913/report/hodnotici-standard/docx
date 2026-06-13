--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64F8CE5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64F8CE5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64F8CE5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31202D3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31202D3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31202D3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
+        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
+        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
+        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
+        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
+        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
+        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
+        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 11:18:49</w:t>
+        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60D60160"/>
+    <w:nsid w:val="24F4A0EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63AD41F6"/>
+    <w:nsid w:val="39D852DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="219B16A5"/>
+    <w:nsid w:val="2E312ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C9B53D5"/>
+    <w:nsid w:val="5B992DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="339CB856"/>
+    <w:nsid w:val="6182A0AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7CDF8CAC"/>
+    <w:nsid w:val="3053D0B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7D9D3A26"/>
+    <w:nsid w:val="2ED40AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>