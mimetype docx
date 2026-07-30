--- v2 (2026-06-13)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31202D3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31202D3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31202D3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C0C6E20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C0C6E20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C0C6E20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
+        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
+        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
+        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
+        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
+        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
+        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
+        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 13.6.2026 13:27:37</w:t>
+        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24F4A0EF"/>
+    <w:nsid w:val="559FD5A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39D852DD"/>
+    <w:nsid w:val="35D2C9B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E312ECB"/>
+    <w:nsid w:val="489C4E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B992DFB"/>
+    <w:nsid w:val="108B6280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6182A0AD"/>
+    <w:nsid w:val="700804AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3053D0B7"/>
+    <w:nsid w:val="001D20C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2ED40AF5"/>
+    <w:nsid w:val="261EB4C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>