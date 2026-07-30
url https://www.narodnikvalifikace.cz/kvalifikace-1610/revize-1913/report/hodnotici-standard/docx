--- v3 (2026-07-30)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C0C6E20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C0C6E20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C0C6E20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F244C59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F244C59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F244C59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
+        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
+        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
+        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
+        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
+        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
+        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
+        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 10:28:12</w:t>
+        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="559FD5A3"/>
+    <w:nsid w:val="186845E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35D2C9B9"/>
+    <w:nsid w:val="1BD660F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="489C4E90"/>
+    <w:nsid w:val="3CC0C5E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="108B6280"/>
+    <w:nsid w:val="677D5628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="700804AC"/>
+    <w:nsid w:val="6151B453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="001D20C4"/>
+    <w:nsid w:val="4738CEB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="261EB4C5"/>
+    <w:nsid w:val="582FCD4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>