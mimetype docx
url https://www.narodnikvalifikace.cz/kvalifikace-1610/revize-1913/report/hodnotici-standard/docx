--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F244C59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F244C59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F244C59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E79195E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E79195E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E79195E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
+        <w:t>Metalograf, 13.9.2026 17:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
+        <w:t>Metalograf, 13.9.2026 17:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
+        <w:t>Metalograf, 13.9.2026 17:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
+        <w:t>Metalograf, 13.9.2026 17:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
+        <w:t>Metalograf, 13.9.2026 17:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
+        <w:t>Metalograf, 13.9.2026 17:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
+        <w:t>Metalograf, 13.9.2026 17:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 30.7.2026 12:03:46</w:t>
+        <w:t>Metalograf, 13.9.2026 17:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="186845E1"/>
+    <w:nsid w:val="7F6BA3D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BD660F9"/>
+    <w:nsid w:val="515A4A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CC0C5E8"/>
+    <w:nsid w:val="12D0DAA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="677D5628"/>
+    <w:nsid w:val="306ED498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6151B453"/>
+    <w:nsid w:val="5C715387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4738CEB6"/>
+    <w:nsid w:val="0C88CBE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="582FCD4E"/>
+    <w:nsid w:val="4128AF08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>