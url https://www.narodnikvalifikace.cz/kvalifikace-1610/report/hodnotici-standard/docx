--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C38E602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C38E602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C38E602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DEC72BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DEC72BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DEC72BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,68 +749,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
+        <w:t>Metalograf/metalografka, 29.10.2026 0:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 8</w:t>
+        <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2075,68 +2075,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
+        <w:t>Metalograf/metalografka, 29.10.2026 0:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 8</w:t>
+        <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3080,68 +3080,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
+        <w:t>Metalograf/metalografka, 29.10.2026 0:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 8</w:t>
+        <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3929,80 +3929,673 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4190" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11490"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11490"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12037"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12037"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12037"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání v oboru materiálového inženýrství a nejméně 5 let praxe v oboru materiálového inženýrství z toho nejméně 3 roky práce v metalografické laboratoři odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12037"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12037"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Další požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12037"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12037"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12037"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12037"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12037"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
+        <w:t>Metalograf/metalografka, 29.10.2026 0:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 8</w:t>
+        <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4077,731 +4670,2356 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="6513" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="11879" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-          <w:b w:val="0"/>
-[...12 lines deleted...]
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
+          <w:b w:val="1"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Požadavky na materiálně-technické zázemí při zkoušce:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">zařízení pro dělení vzorků </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>- kotoučová pila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- SiC kotouče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokoškolské vzdělání v oboru materiálového inženýrství a nejméně 5 let praxe v oboru materiálového inženýrství z toho nejméně 3 roky práce v metalografické laboratoři odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
+        <w:t>zařízení pro fixaci vzorků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>- automatický lis pro fixaci vzorků za tepla (do bakelitu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>- formy pro zalévání vzorků za studena (dentakryl nebo podobný materiál)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- spotřební materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t xml:space="preserve">zařízení pro broušení a leštění vzorků </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- bruska a leštička</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- brusné papíry SiC o zrnitosti 80–1200</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- plátna DP-Mol a DP-Nap a diamantové pasty o zrnitosti 10, 3 a 1 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- smáčedlo, voda, etanol</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- fén nebo zdroj stlačeného vzduchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>digestoř pro leptání maker a miker</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>zařízení pro Baumannovy otisky (fotografický papír, 6% vodný roztok kyseliny sírové, voda, ustalovač, denaturovaný líh, filtrační papír)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>chemické látky pro přípravu vybraných leptadel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>- denaturovaný líh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+        <w:t xml:space="preserve">- destilovaná voda </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>- leptadla na vyvolání makrostruktury- nízko a středně leg. oceli (10% vodný roztok kyseliny dusičné)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+        <w:t>- leptadlo podle Adler-Mattinga (25 ml dest. vody, 3 g chloridu měďnato-amonného, 50 ml HCl,15 g chloridu železitého)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- na vyvolání mikrostruktury 1-4% roztok kyseliny dusičné v etylalkoholu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 5 ml HCl, 1 g kys.pikrové, 95 ml etylalkoholu (Vilella-Bain) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- 5 ml kyseliny dusičné, 50 ml HCl, 50 ml destilované vody (V2A)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>laboratorní sklo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>světelný mikroskop propojený s PC vybaveným software pro akvizici a zpracování snímků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>mikrotvrdoměr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>pneumatické gravirovací pero na popis vzorku + kompresor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>rovnovážné diagramy binárních soustav: Fe-C (stabilní i metastabilní), Cu-Zn, Al-Mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>vzorky pro zkoumání makrostruktury a Baumannův otisk, vzorky pro zkoumání mikrostruktury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Normy ČSN EN ISO 643, ČSN ISO 4967, ČSN EN ISO 3887 a ČSN EN ISO 4516</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="1"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Ochranné prostředky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Brýle, pracovní oděv, rukavice, obuv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace (např. nájemní smlouvu, smlouvu o užívání, prohlášení o zapůjčení apod.) včetně dokladu typu smlouvy o smlouvě budoucí dávajícího předpoklad dlouhodobějšího disponování s příslušným vybavením.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14260"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14260"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14600"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
+        <w:t>Metalograf/metalografka, 29.10.2026 0:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 8</w:t>
+        <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4876,2356 +7094,162 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="11879" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-          <w:b w:val="1"/>
-[...2206 lines deleted...]
-        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
+        <w:t>Metalograf/metalografka, 29.10.2026 0:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 8</w:t>
+        <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7299,280 +7323,50 @@
                     <pic:cNvPr id="14" name="Picture 14"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...228 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7911,84 +7705,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
+        <w:t>Metalograf/metalografka, 29.10.2026 0:49:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 8</w:t>
+        <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="742142AA"/>
+    <w:nsid w:val="770CCD5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5991FD37"/>
+    <w:nsid w:val="0C614B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="613A3F7F"/>
+    <w:nsid w:val="266F78E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E75EE97"/>
+    <w:nsid w:val="2B6D9FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0E042D7A"/>
+    <w:nsid w:val="4E83F97A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7745347B"/>
+    <w:nsid w:val="05DB6B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7FD2828A"/>
+    <w:nsid w:val="2EF49E4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>