--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB3063DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB3063DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB3063DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6734F8F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6734F8F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6734F8F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.4.2026 21:19:42</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.4.2026 21:19:42</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.4.2026 21:19:42</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.4.2026 21:19:42</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.4.2026 21:19:42</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.4.2026 21:19:42</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.4.2026 21:19:42</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.4.2026 21:19:42</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="588366DF"/>
+    <w:nsid w:val="113A28E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49621C6C"/>
+    <w:nsid w:val="18C3A1B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="387CC08B"/>
+    <w:nsid w:val="735C16FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C8B4278"/>
+    <w:nsid w:val="2FF0776C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="479C5F43"/>
+    <w:nsid w:val="037DB41E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="68EDBD50"/>
+    <w:nsid w:val="62B1A34D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4B59BDAE"/>
+    <w:nsid w:val="24B5C232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>