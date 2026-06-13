--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6734F8F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6734F8F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6734F8F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A3567D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A3567D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A3567D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 7:02:47</w:t>
+        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="113A28E5"/>
+    <w:nsid w:val="177F6BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18C3A1B5"/>
+    <w:nsid w:val="5D39FD13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="735C16FF"/>
+    <w:nsid w:val="04EE037E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FF0776C"/>
+    <w:nsid w:val="29EA52E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="037DB41E"/>
+    <w:nsid w:val="27778CF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="62B1A34D"/>
+    <w:nsid w:val="4D3D74A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="24B5C232"/>
+    <w:nsid w:val="3426EAA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>