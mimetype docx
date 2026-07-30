--- v2 (2026-06-13)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A3567D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A3567D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A3567D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB984F7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB984F7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB984F7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 13.6.2026 9:01:29</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="177F6BD3"/>
+    <w:nsid w:val="158C8182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D39FD13"/>
+    <w:nsid w:val="30518686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04EE037E"/>
+    <w:nsid w:val="44B79F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29EA52E5"/>
+    <w:nsid w:val="7833EB20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27778CF5"/>
+    <w:nsid w:val="5DDD11C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D3D74A6"/>
+    <w:nsid w:val="15A6D07D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3426EAA7"/>
+    <w:nsid w:val="3234EEAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>