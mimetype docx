--- v3 (2026-07-30)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB984F7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB984F7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB984F7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B35C5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B35C5F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B35C5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 7:17:50</w:t>
+        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="158C8182"/>
+    <w:nsid w:val="3F7F3483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30518686"/>
+    <w:nsid w:val="7C456DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44B79F77"/>
+    <w:nsid w:val="134ECCEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7833EB20"/>
+    <w:nsid w:val="6A4CBCFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5DDD11C1"/>
+    <w:nsid w:val="3907C254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="15A6D07D"/>
+    <w:nsid w:val="4C9D6310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3234EEAF"/>
+    <w:nsid w:val="7E20A61E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>