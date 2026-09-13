--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B35C5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B35C5F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B35C5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C38E602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C38E602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C38E602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
+        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
+        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
+        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
+        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
+        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
+        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
+        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 30.7.2026 8:45:45</w:t>
+        <w:t>Metalograf/metalografka, 13.9.2026 15:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F7F3483"/>
+    <w:nsid w:val="742142AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C456DAB"/>
+    <w:nsid w:val="5991FD37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="134ECCEA"/>
+    <w:nsid w:val="613A3F7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A4CBCFA"/>
+    <w:nsid w:val="5E75EE97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3907C254"/>
+    <w:nsid w:val="0E042D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C9D6310"/>
+    <w:nsid w:val="7745347B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7E20A61E"/>
+    <w:nsid w:val="7FD2828A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>