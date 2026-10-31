--- v4 (2026-09-16)
+++ v5 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DF8491C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DF8491C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DF8491C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329BB116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329BB116" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329BB116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista aranžér, 16.9.2026 20:02:01</w:t>
+        <w:t>Florista aranžér, 1.11.2026 0:50:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista aranžér, 16.9.2026 20:02:01</w:t>
+        <w:t>Florista aranžér, 1.11.2026 0:50:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3418,51 +3418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista aranžér, 16.9.2026 20:02:01</w:t>
+        <w:t>Florista aranžér, 1.11.2026 0:50:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista aranžér, 16.9.2026 20:02:01</w:t>
+        <w:t>Florista aranžér, 1.11.2026 0:50:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13086,51 +13086,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista aranžér, 16.9.2026 20:02:01</w:t>
+        <w:t>Florista aranžér, 1.11.2026 0:50:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16445,51 +16445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista aranžér, 16.9.2026 20:02:01</w:t>
+        <w:t>Florista aranžér, 1.11.2026 0:50:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17233,51 +17233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9201" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17292,51 +17292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9201" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -17533,51 +17533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista aranžér, 16.9.2026 20:02:01</w:t>
+        <w:t>Florista aranžér, 1.11.2026 0:50:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17749,51 +17749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení floristického pracoviště - pracovní stoly, pulty, nádoby, zrcadla, pokladna, výlevka, přívod vody</w:t>
+        <w:t>Vybavení floristického pracoviště - pracovní stoly, pulty, nádoby, zrcadla, pokladna, výlevka, přívod vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17808,51 +17808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení technologickými celky - sklad floristického materiálu, klimatizovaná místnost případně box pro uskladnění květin, prostor pro expedici květin a výrobků</w:t>
+        <w:t>Vybavení technologickými celky - sklad floristického materiálu, klimatizovaná místnost případně box pro uskladnění květin, prostor pro expedici květin a výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17867,51 +17867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sortiment živých hrnkových a řezaných květin včetně zeleně, sušeného rostlinného materiálu, neflorálních doplňků a pomocného materiálu k vazbě květin v rozsahu 200 až 300 položek</w:t>
+        <w:t>Sortiment živých hrnkových a řezaných květin včetně zeleně, sušeného rostlinného materiálu, neflorálních doplňků a pomocného materiálu k vazbě květin v rozsahu 200 až 300 položek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17926,51 +17926,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Elektrické lepící pistole, spreje s látkami k ošetření rostlin, nůžky, zahradnické nůžky, nože, sešívačka, podložka pod věnec, cívkový drát, sekaný drát, dekorační materiály, svíčky, držáky pro kytice, lepidlo na živé květy, sprej na prodloužení trvanlivosti, stuhy, lýko, aranžovací hmota, držák na svatební kytici, nádoby na aranžování, nádoby pro živé rostliny a zhotovené výrobky, náboje k lepicí pistoli, svíčka, vata, začišťovací páska, lepicí páska, štípací kleště, kladívko, pilka, hřebíky, špendlík, špendlík s okrasnou hlavou, nádoby na sesazování, substrát, sázecí lopatka, konev, lopata, úklidové nářadí, kalkulačka, ceníky rostlin, florálních a neflorálních materiálů, dekorační látky pro kytice, pomocné výrobky ze skla, keramiky, králičí pletivo, stojany pro uchycení aranžmá</w:t>
+        <w:t>Elektrické lepící pistole, spreje s látkami k ošetření rostlin, nůžky, zahradnické nůžky, nože, sešívačka, podložka pod věnec, cívkový drát, sekaný drát, dekorační materiály, svíčky, držáky pro kytice, lepidlo na živé květy, sprej na prodloužení trvanlivosti, stuhy, lýko, aranžovací hmota, držák na svatební kytici, nádoby na aranžování, nádoby pro živé rostliny a zhotovené výrobky, náboje k lepicí pistoli, svíčka, vata, začišťovací páska, lepicí páska, štípací kleště, kladívko, pilka, hřebíky, špendlík, špendlík s okrasnou hlavou, nádoby na sesazování, substrát, sázecí lopatka, konev, lopata, úklidové nářadí, kalkulačka, ceníky rostlin, florálních a neflorálních materiálů, dekorační látky pro kytice, pomocné výrobky ze skla, keramiky, králičí pletivo, stojany pro uchycení aranžmá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -18221,51 +18221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 15 až 20 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista aranžér, 16.9.2026 20:02:01</w:t>
+        <w:t>Florista aranžér, 1.11.2026 0:50:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19074,84 +19074,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista aranžér, 16.9.2026 20:02:01</w:t>
+        <w:t>Florista aranžér, 1.11.2026 0:50:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42A241D5"/>
+    <w:nsid w:val="0CB0A775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19237,51 +19237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54C98665"/>
+    <w:nsid w:val="35EF311A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19367,51 +19367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C447433"/>
+    <w:nsid w:val="3ACFBF92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>