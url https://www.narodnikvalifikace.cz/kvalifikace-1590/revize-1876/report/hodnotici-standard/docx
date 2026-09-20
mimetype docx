--- v1 (2026-08-04)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R388B5A8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR388B5A8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR388B5A8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4219FB01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4219FB01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4219FB01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 4.8.2026 3:05:34</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 4.8.2026 3:05:34</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 4.8.2026 3:05:34</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3031,51 +3031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 4.8.2026 3:05:34</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3910,51 +3910,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 4.8.2026 3:05:34</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5231,51 +5231,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 4.8.2026 3:05:34</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6500,51 +6500,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 4.8.2026 3:05:34</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 4.8.2026 3:05:34</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CB01627"/>
+    <w:nsid w:val="27C3DC77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38B9425B"/>
+    <w:nsid w:val="340B0FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D5488C3"/>
+    <w:nsid w:val="6324F721"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5545FE1D"/>
+    <w:nsid w:val="015F5D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54ED4E80"/>
+    <w:nsid w:val="09B2218B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>