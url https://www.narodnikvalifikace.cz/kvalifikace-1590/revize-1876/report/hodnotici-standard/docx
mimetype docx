--- v2 (2026-09-20)
+++ v3 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4219FB01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4219FB01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4219FB01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BAE36A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BAE36A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BAE36A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 4.11.2026 9:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 4.11.2026 9:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 4.11.2026 9:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3031,51 +3031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 4.11.2026 9:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3432,51 +3432,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osvědčení obsluhy vyhrazených zařízení plynových</w:t>
+        <w:t>Osvědčení obsluhy vyhrazených zařízení plynových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3491,51 +3491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osvědčení obsluhy vyhrazených zařízení tlakových</w:t>
+        <w:t>Osvědčení obsluhy vyhrazených zařízení tlakových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3550,51 +3550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osvědčení obsluhy nízkotlakých kotelen IV. třídy</w:t>
+        <w:t>Osvědčení obsluhy nízkotlakých kotelen IV. třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3609,51 +3609,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Osvědčení výkonu inspekční služby dle vyhlášky ČBÚ č. 239/1998 Sb. a č. 71/2002 Sb. </w:t>
+        <w:t xml:space="preserve">Osvědčení výkonu inspekční služby dle vyhlášky ČBÚ č. 239/1998 Sb. a č. 71/2002 Sb. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3668,51 +3668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osvědčení technického dozoru dle vyhlášky ČBÚ č. 298/2005 Sb.</w:t>
+        <w:t>Osvědčení technického dozoru dle vyhlášky ČBÚ č. 298/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3727,51 +3727,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osvědčení velitele požární hlídky dle požárního řádu</w:t>
+        <w:t>Osvědčení velitele požární hlídky dle požárního řádu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6296"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
@@ -3910,51 +3910,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 4.11.2026 9:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být držitelem oprávnění k hornické činnosti nebo činnosti prováděné hornickým způsobem podle věty první § 5 odst. 2 zákona č. 61/1988 Sb., o hornické činnosti, výbušninách a o státní báňské správě, ve znění pozdějších předpisů. Toto oprávnění musí být v příslušném rozsahu, který je potřebný k uvedené profesní kvalifikaci.</w:t>
+        <w:t>Autorizovaná osoba musí být držitelem oprávnění k hornické činnosti nebo činnosti prováděné hornickým způsobem podle věty první § 5 odst. 2 zákona č. 61/1988 Sb., o hornické činnosti, výbušninách a o státní báňské správě, ve znění pozdějších předpisů. Toto oprávnění musí být v příslušném rozsahu, který je potřebný k uvedené profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11827" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4527,51 +4527,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osvědčení o odborné kvalifikaci a způsobilosti závodního vydané příslušným OBÚ ve smyslu vyhlášky č. 298/2005 Sb. a alespoň 5 let odborné praxe v odborných nebo řídicích pozicích v oblasti těžby ropy a plynu, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace</w:t>
+        <w:t>Osvědčení o odborné kvalifikaci a způsobilosti závodního vydané příslušným OBÚ ve smyslu vyhlášky č. 298/2005 Sb. a alespoň 5 let odborné praxe v odborných nebo řídicích pozicích v oblasti těžby ropy a plynu, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11827" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4586,51 +4586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osvědčení o odborné kvalifikaci a způsobilosti báňského projektanta vydané příslušným OBÚ ve smyslu vyhlášky č. 298/2005 Sb. a alespoň 5 let odborné praxe v odborných nebo řídicích pozicích v oblasti těžby ropy a plynu, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
+        <w:t>Osvědčení o odborné kvalifikaci a způsobilosti báňského projektanta vydané příslušným OBÚ ve smyslu vyhlášky č. 298/2005 Sb. a alespoň 5 let odborné praxe v odborných nebo řídicích pozicích v oblasti těžby ropy a plynu, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11827" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4645,51 +4645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osvědčení o odborné kvalifikaci a způsobilosti revizního technika vyhrazených technických zařízení vydané příslušným OBÚ ve smyslu vyhlášky č. 298/2005 Sb. a alespoň 5 let odborné praxe v odborných nebo řídicích pozicích v oblasti těžby ropy a plynu, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace</w:t>
+        <w:t>Osvědčení o odborné kvalifikaci a způsobilosti revizního technika vyhrazených technických zařízení vydané příslušným OBÚ ve smyslu vyhlášky č. 298/2005 Sb. a alespoň 5 let odborné praxe v odborných nebo řídicích pozicích v oblasti těžby ropy a plynu, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11827" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4704,51 +4704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osvědčení o odborné kvalifikaci a způsobilosti bezpečnostního technika vydané příslušným OBÚ ve smyslu vyhlášky č. 298/2005 Sb. a alespoň 5 let odborné praxe v odborných nebo řídicích pozicích v oblasti těžby ropy a plynu, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace</w:t>
+        <w:t>Osvědčení o odborné kvalifikaci a způsobilosti bezpečnostního technika vydané příslušným OBÚ ve smyslu vyhlášky č. 298/2005 Sb. a alespoň 5 let odborné praxe v odborných nebo řídicích pozicích v oblasti těžby ropy a plynu, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11827" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4931,51 +4931,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11827" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4990,51 +4990,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11827" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5231,51 +5231,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 4.11.2026 9:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory, ve kterých se bude vykonávat zkouška, s přísunem potřebné energie a odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Prostory, ve kterých se bude vykonávat zkouška, s přísunem potřebné energie a odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6105" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provozní a výkresová dokumentace podzemního zásobníku plynu</w:t>
+        <w:t>Provozní a výkresová dokumentace podzemního zásobníku plynu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6105" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5565,51 +5565,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologie podzemního zásobníku plynu (sušicí linky, kompresory, potrubní rozvody, řídicí systém)</w:t>
+        <w:t>Technologie podzemního zásobníku plynu (sušicí linky, kompresory, potrubní rozvody, řídicí systém)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6105" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5624,51 +5624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osobní ochranné pracovní prostředky a základní prostředky požární ochrany nezbytné k provádění předepsaných praktických částí zkoušky</w:t>
+        <w:t>Osobní ochranné pracovní prostředky a základní prostředky požární ochrany nezbytné k provádění předepsaných praktických částí zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6105" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5683,51 +5683,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zákon č. 44/1988 Sb.</w:t>
+        <w:t>zákon č. 44/1988 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6105" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5742,51 +5742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zákon č. 61/1988 Sb.</w:t>
+        <w:t>zákon č. 61/1988 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6105" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5801,51 +5801,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vyhláška ČBÚ č. 239/1998 Sb.</w:t>
+        <w:t>vyhláška ČBÚ č. 239/1998 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6105" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5860,51 +5860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vyhláška ČBÚ č. 71/2002 Sb.</w:t>
+        <w:t>vyhláška ČBÚ č. 71/2002 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6105" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5919,51 +5919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vyhláška ČBÚ č. 392/2003 Sb.</w:t>
+        <w:t>vyhláška ČBÚ č. 392/2003 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6105" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5978,51 +5978,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vyhláška č. 298/2005 Sb.</w:t>
+        <w:t>vyhláška č. 298/2005 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6105" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6037,51 +6037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nařízení vlády č. 201/2010 Sb.</w:t>
+        <w:t>nařízení vlády č. 201/2010 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6105" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6500,51 +6500,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 4.11.2026 9:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor podzemního zásobníku plynu, 20.9.2026 6:40:02</w:t>
+        <w:t>Operátor podzemního zásobníku plynu, 4.11.2026 9:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27C3DC77"/>
+    <w:nsid w:val="34430611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="340B0FFF"/>
+    <w:nsid w:val="382483C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6324F721"/>
+    <w:nsid w:val="55C3A86C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="015F5D67"/>
+    <w:nsid w:val="45541DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09B2218B"/>
+    <w:nsid w:val="4E3A941E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>