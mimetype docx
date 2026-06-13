--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7936C664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7936C664" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7936C664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E7267EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E7267EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E7267EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 29.4.2026 2:30:16</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 29.4.2026 2:30:16</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 29.4.2026 2:30:16</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 29.4.2026 2:30:16</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 29.4.2026 2:30:16</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 29.4.2026 2:30:16</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 29.4.2026 2:30:16</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 29.4.2026 2:30:16</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 29.4.2026 2:30:16</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49346CB2"/>
+    <w:nsid w:val="2D432856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="532ADE29"/>
+    <w:nsid w:val="64EDE6DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>