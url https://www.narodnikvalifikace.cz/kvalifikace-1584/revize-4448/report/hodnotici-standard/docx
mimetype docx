--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E7267EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E7267EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E7267EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59D5373D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59D5373D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59D5373D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 13.6.2026 14:05:04</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D432856"/>
+    <w:nsid w:val="56D4058A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64EDE6DF"/>
+    <w:nsid w:val="7F58B14A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>