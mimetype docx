--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59D5373D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59D5373D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59D5373D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R612098AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR612098AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR612098AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 14.9.2026 8:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 14.9.2026 8:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 14.9.2026 8:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 14.9.2026 8:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 14.9.2026 8:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 14.9.2026 8:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 14.9.2026 8:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 14.9.2026 8:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 30.7.2026 22:11:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 14.9.2026 8:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56D4058A"/>
+    <w:nsid w:val="1909680F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F58B14A"/>
+    <w:nsid w:val="6726897B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>