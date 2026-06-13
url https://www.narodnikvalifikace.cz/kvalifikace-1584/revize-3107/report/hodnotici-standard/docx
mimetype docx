--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BC2DC51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BC2DC51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BC2DC51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23CDF0B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23CDF0B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23CDF0B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 28.4.2026 23:03:18</w:t>
+        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1838,51 +1838,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 28.4.2026 23:03:18</w:t>
+        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3059,51 +3059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 28.4.2026 23:03:18</w:t>
+        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4172,51 +4172,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 28.4.2026 23:03:18</w:t>
+        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5177,51 +5177,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 28.4.2026 23:03:18</w:t>
+        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6739,51 +6739,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 28.4.2026 23:03:18</w:t>
+        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7736,51 +7736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 28.4.2026 23:03:18</w:t>
+        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9238,51 +9238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 28.4.2026 23:03:18</w:t>
+        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9811,84 +9811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 28.4.2026 23:03:18</w:t>
+        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BB72E62"/>
+    <w:nsid w:val="275DD21E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9974,51 +9974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26DA387E"/>
+    <w:nsid w:val="570167E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>