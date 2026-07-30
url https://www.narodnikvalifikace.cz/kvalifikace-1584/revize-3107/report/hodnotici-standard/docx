--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23CDF0B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23CDF0B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23CDF0B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R178FC9C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR178FC9C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR178FC9C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
+        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1838,51 +1838,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
+        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3059,51 +3059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
+        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4172,51 +4172,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
+        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5177,51 +5177,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
+        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6739,51 +6739,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
+        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7736,51 +7736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
+        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9238,51 +9238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
+        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9811,84 +9811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 13.6.2026 11:49:50</w:t>
+        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="275DD21E"/>
+    <w:nsid w:val="7611387F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9974,51 +9974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="570167E5"/>
+    <w:nsid w:val="759DD41C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>