--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R178FC9C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR178FC9C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR178FC9C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R736848C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR736848C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR736848C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
+        <w:t>Technolog pro recyklaci plastů, 14.9.2026 8:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1838,51 +1838,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
+        <w:t>Technolog pro recyklaci plastů, 14.9.2026 8:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3059,51 +3059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
+        <w:t>Technolog pro recyklaci plastů, 14.9.2026 8:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4172,51 +4172,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
+        <w:t>Technolog pro recyklaci plastů, 14.9.2026 8:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5177,51 +5177,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
+        <w:t>Technolog pro recyklaci plastů, 14.9.2026 8:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6739,51 +6739,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
+        <w:t>Technolog pro recyklaci plastů, 14.9.2026 8:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7736,51 +7736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
+        <w:t>Technolog pro recyklaci plastů, 14.9.2026 8:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9238,51 +9238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
+        <w:t>Technolog pro recyklaci plastů, 14.9.2026 8:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9811,84 +9811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci plastů, 30.7.2026 20:47:12</w:t>
+        <w:t>Technolog pro recyklaci plastů, 14.9.2026 8:04:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7611387F"/>
+    <w:nsid w:val="33DDEED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9974,51 +9974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="759DD41C"/>
+    <w:nsid w:val="398FAE9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>