--- v2 (2026-07-28)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4070A051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4070A051" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4070A051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R421053C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR421053C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR421053C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.7.2026 9:15:54</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.7.2026 9:15:54</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.7.2026 9:15:54</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.7.2026 9:15:54</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.7.2026 9:15:54</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.7.2026 9:15:54</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.7.2026 9:15:54</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.7.2026 9:15:54</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.7.2026 9:15:54</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71E11952"/>
+    <w:nsid w:val="41C0C5EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EB8CC17"/>
+    <w:nsid w:val="1DC50171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>