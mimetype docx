--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R421053C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR421053C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR421053C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R88489CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR88489CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR88489CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.10.2026 2:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.10.2026 2:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.10.2026 2:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.10.2026 2:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.10.2026 2:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.10.2026 2:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6965,79 +6965,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="6465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5918" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7049,51 +7049,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5918" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7105,51 +7105,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5918" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7164,51 +7164,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou ve skupině oborů chemie nebo strojírenství nebo průmyslová ekologie a alespoň 5 let odborné praxe ve firmách zabývajících se recyklací druhotných surovin a odpadů nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti chemie nebo strojírenství nebo průmyslová ekologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5918" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7223,51 +7223,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání ve skupině oborů chemie nebo strojírenství nebo průmyslová ekologie a alespoň 5 let odborné praxe ve firmách zabývajících se recyklací druhotných surovin a odpadů nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti chemie nebo strojírenství nebo průmyslová ekologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5918" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7282,51 +7282,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na chemii nebo strojírenství nebo průmyslovou ekologii a alespoň 5 let odborné praxe ve firmách zabývajících se recyklací druhotných surovin a odpadů nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti chemie nebo strojírenství nebo průmyslová ekologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5918" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7341,51 +7341,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 28-096-M Technolog/technoložka pro recyklaci plastů + střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe ve firmách zabývajících se recyklací druhotných surovin a odpadů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5918" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7397,397 +7397,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5918" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5918" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5918" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.10.2026 2:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9077,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.10.2026 2:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9650,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 11.9.2026 18:33:49</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.10.2026 2:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41C0C5EB"/>
+    <w:nsid w:val="5AA98D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9813,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DC50171"/>
+    <w:nsid w:val="41483143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>