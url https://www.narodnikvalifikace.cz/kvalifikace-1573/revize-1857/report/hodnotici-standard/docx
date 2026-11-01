--- v4 (2026-09-16)
+++ v5 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63689285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63689285" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63689285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D7E5C23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D7E5C23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D7E5C23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný textilní technik technolog, 16.9.2026 20:02:23</w:t>
+        <w:t>Samostatný textilní technik technolog, 1.11.2026 17:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1686,51 +1686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný textilní technik technolog, 16.9.2026 20:02:23</w:t>
+        <w:t>Samostatný textilní technik technolog, 1.11.2026 17:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2674,51 +2674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný textilní technik technolog, 16.9.2026 20:02:23</w:t>
+        <w:t>Samostatný textilní technik technolog, 1.11.2026 17:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3679,51 +3679,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný textilní technik technolog, 16.9.2026 20:02:23</w:t>
+        <w:t>Samostatný textilní technik technolog, 1.11.2026 17:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14318,51 +14318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný textilní technik technolog, 16.9.2026 20:02:23</w:t>
+        <w:t>Samostatný textilní technik technolog, 1.11.2026 17:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15495,51 +15495,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8035" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7397"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15554,51 +15554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8035" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7397"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15795,51 +15795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný textilní technik technolog, 16.9.2026 20:02:23</w:t>
+        <w:t>Samostatný textilní technik technolog, 1.11.2026 17:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16123,51 +16123,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky</w:t>
+        <w:t>Ochranné pracovní prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16182,51 +16182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní předpisy, pracovní a technologické postupy</w:t>
+        <w:t>Výrobní předpisy, pracovní a technologické postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16241,51 +16241,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní pomůcky (PC s přístupem do příslušných databází, formuláře, psací potřeby, tehnické normy)</w:t>
+        <w:t>Pracovní pomůcky (PC s přístupem do příslušných databází, formuláře, psací potřeby, tehnické normy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16300,51 +16300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Úsek reálného provozu dle výrobního programu textilní firmy</w:t>
+        <w:t>Úsek reálného provozu dle výrobního programu textilní firmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16359,51 +16359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Stroje pro přípravu textilních materiálů a pro výrobu textilií dle výrobního programu textilní firmy, tzn. stroje pro přípravu materiálu k výrobě textilií (snovací stroje, šlichtovací stroje, vybavení pro navádění a přísuk osnov), stroje pro výrobu textilií (tkalcovské stavy nebo tkací stroje, nebo pletařské stroje, nebo stroje pro výrobu netkaných textilií), nebo stroje nebo linky na zušlechťování textilií se zpracovávaným textilním materiálem</w:t>
+        <w:t>Stroje pro přípravu textilních materiálů a pro výrobu textilií dle výrobního programu textilní firmy, tzn. stroje pro přípravu materiálu k výrobě textilií (snovací stroje, šlichtovací stroje, vybavení pro navádění a přísuk osnov), stroje pro výrobu textilií (tkalcovské stavy nebo tkací stroje, nebo pletařské stroje, nebo stroje pro výrobu netkaných textilií), nebo stroje nebo linky na zušlechťování textilií se zpracovávaným textilním materiálem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16418,51 +16418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16477,51 +16477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro písemnou část zkoušky, psací potřeby, formuláře s testy, popřípadě PC a testy připravené v elektronické podobě</w:t>
+        <w:t>Místnost pro písemnou část zkoušky, psací potřeby, formuláře s testy, popřípadě PC a testy připravené v elektronické podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16536,51 +16536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování a hodnocení postupu plnění úkolů při zkoušce</w:t>
+        <w:t>Záznamové archy pro sledování a hodnocení postupu plnění úkolů při zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16595,51 +16595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky anonymních materiálů - surovin a produktů (příze, tkaniny, pleteniny), minimálně 5 vzorků od každého druhu, a minimálně 10 vzorků pro rozpoznání vad textilií</w:t>
+        <w:t>Vzorky anonymních materiálů - surovin a produktů (příze, tkaniny, pleteniny), minimálně 5 vzorků od každého druhu, a minimálně 10 vzorků pro rozpoznání vad textilií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16654,51 +16654,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Drobné pracovní pomůcky (textilní lupa, jehla na párání, pinzeta, metr, váhy)</w:t>
+        <w:t>Drobné pracovní pomůcky (textilní lupa, jehla na párání, pinzeta, metr, váhy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16713,51 +16713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Mikroskop, trhačka (pro hodnocení a měření pevnosti příze a tkanin), tloušťkoměr a spektrofotometr</w:t>
+        <w:t>Mikroskop, trhačka (pro hodnocení a měření pevnosti příze a tkanin), tloušťkoměr a spektrofotometr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -17176,51 +17176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemného testu jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný textilní technik technolog, 16.9.2026 20:02:23</w:t>
+        <w:t>Samostatný textilní technik technolog, 1.11.2026 17:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17805,84 +17805,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního - oděvního - kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný textilní technik technolog, 16.9.2026 20:02:23</w:t>
+        <w:t>Samostatný textilní technik technolog, 1.11.2026 17:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="011859E8"/>
+    <w:nsid w:val="17A9179D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17968,51 +17968,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46E6230C"/>
+    <w:nsid w:val="70335854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18098,51 +18098,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6878ABC9"/>
+    <w:nsid w:val="5AAA8DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>