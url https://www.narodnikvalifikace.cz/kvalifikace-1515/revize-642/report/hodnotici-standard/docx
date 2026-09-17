--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DF33006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DF33006" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DF33006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DAA8939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DAA8939" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DAA8939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 2.8.2026 21:55:03</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 2.8.2026 21:55:03</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 2.8.2026 21:55:03</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3746,51 +3746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 2.8.2026 21:55:03</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4967,51 +4967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 2.8.2026 21:55:03</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5823,51 +5823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 2.8.2026 21:55:03</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6452,84 +6452,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 2.8.2026 21:55:03</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16584CA2"/>
+    <w:nsid w:val="76318428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6615,51 +6615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AC0A7DD"/>
+    <w:nsid w:val="76755896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6745,51 +6745,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35B03CA0"/>
+    <w:nsid w:val="4F62835C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>