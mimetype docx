--- v3 (2026-09-17)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DAA8939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DAA8939" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DAA8939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3754A376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3754A376" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3754A376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 1.11.2026 4:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 1.11.2026 4:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 1.11.2026 4:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3746,51 +3746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 1.11.2026 4:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4499,51 +4499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Autorizovaná osoba musí být schopna organizačně zajistit řádný průběh zkoušky a zajistit nezbytné materiální a technické předpoklady pro provedení zkoušky (doložit čestným prohlášením, viz dále). </w:t>
+        <w:t xml:space="preserve">Autorizovaná osoba musí být schopna organizačně zajistit řádný průběh zkoušky a zajistit nezbytné materiální a technické předpoklady pro provedení zkoušky (doložit čestným prohlášením, viz dále). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5236"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4558,51 +4558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5236"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4967,51 +4967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 1.11.2026 4:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5823,51 +5823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 1.11.2026 4:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6452,84 +6452,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.9.2026 4:07:49</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 1.11.2026 4:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76318428"/>
+    <w:nsid w:val="305FD63C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6615,51 +6615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76755896"/>
+    <w:nsid w:val="3C8EEDE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6745,51 +6745,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F62835C"/>
+    <w:nsid w:val="75B38B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>