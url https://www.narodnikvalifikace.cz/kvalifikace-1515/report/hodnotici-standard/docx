--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7AF5CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7AF5CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7AF5CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33F94C62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33F94C62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33F94C62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 21.4.2026 23:51:13</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 21.4.2026 23:51:13</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 21.4.2026 23:51:13</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 21.4.2026 23:51:13</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 21.4.2026 23:51:13</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 21.4.2026 23:51:13</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19131,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 21.4.2026 23:51:13</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35791899"/>
+    <w:nsid w:val="12EB6029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19294,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07F57BE6"/>
+    <w:nsid w:val="5F164CBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19424,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53405341"/>
+    <w:nsid w:val="0C8E5D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A12AF77"/>
+    <w:nsid w:val="5A05252E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>