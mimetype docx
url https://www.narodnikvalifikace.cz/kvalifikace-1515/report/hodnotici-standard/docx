--- v1 (2026-06-06)
+++ v2 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33F94C62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33F94C62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33F94C62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16A93796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16A93796" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16A93796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19131,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 5:58:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12EB6029"/>
+    <w:nsid w:val="1DE74DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19294,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F164CBA"/>
+    <w:nsid w:val="498A2A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19424,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C8E5D16"/>
+    <w:nsid w:val="0498E3BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A05252E"/>
+    <w:nsid w:val="0F539B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>