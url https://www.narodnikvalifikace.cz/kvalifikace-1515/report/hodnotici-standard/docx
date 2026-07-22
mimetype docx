--- v2 (2026-06-06)
+++ v3 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16A93796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16A93796" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16A93796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C167385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C167385" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C167385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,63 +204,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Právo, právní a veřejnosprávní činnost (kód: 68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -641,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19124,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 6.6.2026 6:57:17</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DE74DB3"/>
+    <w:nsid w:val="7D10B8C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="498A2A92"/>
+    <w:nsid w:val="15765AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19417,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0498E3BF"/>
+    <w:nsid w:val="7B54D84D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F539B63"/>
+    <w:nsid w:val="1A14E840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>