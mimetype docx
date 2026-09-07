--- v3 (2026-07-22)
+++ v4 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C167385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C167385" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C167385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53764F34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53764F34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53764F34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.9.2026 19:52:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.9.2026 19:52:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.9.2026 19:52:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11586,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.9.2026 19:52:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16991,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.9.2026 19:52:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18551,51 +18551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.9.2026 19:52:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19124,84 +19124,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 22.7.2026 13:08:12</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.9.2026 19:52:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D10B8C2"/>
+    <w:nsid w:val="257A8FA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19287,51 +19287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15765AE7"/>
+    <w:nsid w:val="1D59B42C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19417,51 +19417,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B54D84D"/>
+    <w:nsid w:val="55E8BF60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19547,51 +19547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A14E840"/>
+    <w:nsid w:val="33180367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>