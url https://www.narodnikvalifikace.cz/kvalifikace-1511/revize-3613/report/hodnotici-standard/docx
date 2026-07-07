--- v0 (2026-05-12)
+++ v1 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R291C181B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR291C181B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR291C181B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA01F5F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA01F5F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA01F5F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 27.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 12.5.2026 13:17:16</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 12.5.2026 13:17:16</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 12.5.2026 13:17:16</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 12.5.2026 13:17:16</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5283,51 +5283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 12.5.2026 13:17:16</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 12.5.2026 13:17:16</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6771,84 +6771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 12.5.2026 13:17:16</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="016D60EB"/>
+    <w:nsid w:val="46F1E06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15F3092B"/>
+    <w:nsid w:val="3F513934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47FEDF4B"/>
+    <w:nsid w:val="64EC5CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>