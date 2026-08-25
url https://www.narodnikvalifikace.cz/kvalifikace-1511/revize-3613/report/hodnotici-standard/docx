--- v1 (2026-07-07)
+++ v2 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA01F5F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA01F5F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA01F5F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45FFB5D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45FFB5D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45FFB5D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 27.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 25.8.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 25.8.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 25.8.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 25.8.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5283,51 +5283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 25.8.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 25.8.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6771,84 +6771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 15:42:04</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 25.8.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46F1E06D"/>
+    <w:nsid w:val="3B628D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F513934"/>
+    <w:nsid w:val="1A7A55D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64EC5CAC"/>
+    <w:nsid w:val="4399A7CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>