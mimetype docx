--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F0E3E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F0E3E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F0E3E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5217C098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5217C098" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5217C098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér kamen na biomasu s teplovodním výměníkem, 14.9.2026 10:03:15</w:t>
+        <w:t>Topenář montér kamen na biomasu s teplovodním výměníkem, 29.10.2026 17:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4082,493 +4082,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osvědčení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6814"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6828"/>
-[...16 lines deleted...]
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="6828"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6828"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osvědčení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="6828"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>942</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="6828"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="6828"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="6828"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pájení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="6828"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>naměkko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7078"/>
-[...16 lines deleted...]
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="7078"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7078"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osvědčení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="7078"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>311</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="7078"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="7078"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="7078"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svařování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="7078"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="7078"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plamenem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7327"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="7327"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7327"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osvědčení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lisování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="7327"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mědi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="7327"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="7327"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="7327"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potrubí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="7327"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="7327"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mědi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="7327"/>
+        <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nerozebíratelnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="7327"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spoji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7563"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10689,51 +10689,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>další</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér kamen na biomasu s teplovodním výměníkem, 14.9.2026 10:03:15</w:t>
+        <w:t>Topenář montér kamen na biomasu s teplovodním výměníkem, 29.10.2026 17:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14562,51 +14562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér kamen na biomasu s teplovodním výměníkem, 14.9.2026 10:03:15</w:t>
+        <w:t>Topenář montér kamen na biomasu s teplovodním výměníkem, 29.10.2026 17:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15303,51 +15303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VRBA, s.r.o., Blansko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér kamen na biomasu s teplovodním výměníkem, 14.9.2026 10:03:15</w:t>
+        <w:t>Topenář montér kamen na biomasu s teplovodním výměníkem, 29.10.2026 17:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>