--- v3 (2026-08-02)
+++ v4 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R345C564D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR345C564D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR345C564D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4330DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4330DF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4330DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 2.8.2026 20:57:14</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 18.9.2026 1:43:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10632,51 +10632,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 2.8.2026 20:57:14</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 18.9.2026 1:43:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12584,51 +12584,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 2.8.2026 20:57:14</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 18.9.2026 1:43:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13213,51 +13213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TIMPEX spol. s r.o., Hanušovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 2.8.2026 20:57:14</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 18.9.2026 1:43:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>