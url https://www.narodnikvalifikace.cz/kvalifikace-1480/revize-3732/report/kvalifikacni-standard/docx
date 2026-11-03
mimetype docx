--- v4 (2026-09-17)
+++ v5 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4330DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4330DF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4330DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4947A416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4947A416" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4947A416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 18.9.2026 1:43:03</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 16:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4688,4114 +4688,4114 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8465"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8465"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8465"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8465"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4230</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="8465"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Krby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="8465"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="8465"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otevřeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="8465"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="8465"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzavíratelným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="8465"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohništěm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8715"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8715"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8715"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4231</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="8715"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kamna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="8715"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="8715"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Individuálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="8715"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavěná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="8715"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8964"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8964"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8964"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8964"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4232</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="8964"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sporáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="8964"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="8964"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Individuálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="8964"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavěné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="8964"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sporáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9214"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9214"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9214"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9214"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15544</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="9214"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Individuálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="9214"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavěná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="9214"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kachlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="9214"/>
+        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamna/omítnutá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="9214"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="9214"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="9214"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dimenzování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9463"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9463"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9463"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9463"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14785</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="9463"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spotřebiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="9463"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spalující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="9463"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="9463"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pelety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="9463"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="9463"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytápění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="9463"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obytných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="9463"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="9463"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8611" w:y="9463"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8784" w:y="9463"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9643" w:y="9463"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9699"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9713"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9713"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9713"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9713"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>13229</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="9713"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vestavné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="9713"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřebiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="9713"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="9713"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytápění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="9713"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="9713"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krbové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="9713"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vložky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="9713"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="9713"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pevná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="9713"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="9713"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="9713"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8808" w:y="9713"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8736" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="9713"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="9713"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9948"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9963"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9963"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9963"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9963"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9963"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="9963"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="9963"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="9963"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="9963"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biopaliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="9963"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="9963"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="9963"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="9963"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="9963"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="9963"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="9963"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="9963"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="9963"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obecné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="9963"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10198"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10212"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10212"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10212"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10212"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10212"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="10212"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="10212"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10212"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="10212"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biopaliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="10212"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="10212"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="10212"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="10212"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10212"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="10212"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="10212"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="10212"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="10212"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dřevní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="10212"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pelety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="10212"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="10212"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maloodběratele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10462"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10462"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10462"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10462"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10462"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="10462"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="10462"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10462"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="10462"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biopaliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="10462"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="10462"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="10462"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="10462"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10462"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="10462"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="10462"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="10462"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="10462"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dřevní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="10462"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brikety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="10462"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="10462"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maloodběratele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10711"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10711"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10711"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10711"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10711"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="10711"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="10711"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10711"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="10711"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biopaliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="10711"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="10711"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="10711"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="10711"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10711"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="10711"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="10711"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="10711"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="10711"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dřevní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="10711"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štěpka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="10711"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="10711"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maloodběratele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10947"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10961"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10961"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10961"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10961"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10961"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="10961"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="10961"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10961"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="10961"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biopaliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="10961"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="10961"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="10961"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="10961"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="10961"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="10961"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="10961"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="10961"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="10961"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Palivové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="10961"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="10961"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="10961"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maloodběratele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11196"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11211"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11211"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11211"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="11211"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4201</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="11211"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Komíny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="11211"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="11211"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kouřovody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="11211"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="11211"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Navrhování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="11211"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="11211"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="11211"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připojování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="11211"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřebičů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="11211"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11446"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11460"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11460"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11460"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="11460"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1443</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="11460"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Komíny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="11460"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="11460"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Všeobecné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="11460"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11695"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11710"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="11710"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="11710"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="11710"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>91/2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="11710"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="11710"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="11710"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="11710"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požární</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="11710"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6374" w:y="11710"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="11710"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="11710"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komínů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="11710"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kouřovodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="11710"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="11710"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9283" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřebičů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11940"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="11940"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="11940"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="11940"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="11940"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12175"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12190"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="12190"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12190"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="12190"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>406/2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="12190"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="12190"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="12190"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hospodaření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="12190"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energií,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="12190"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="12190"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="12190"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="12190"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12425"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12439"/>
-[...16 lines deleted...]
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12439"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12439"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předpisy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="12439"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="12439"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="12439"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>související</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="12439"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="12439"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="12439"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10632,51 +10632,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 18.9.2026 1:43:03</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 16:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10805,306 +10805,306 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="2173"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="2173"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="2173"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="2173"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="2173"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="2173"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="2173"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="2173"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="2173"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="2173"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7852" w:y="2173"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splněny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="2173"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="2173"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11281,136 +11281,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="2658"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="2658"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2658"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="2658"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="2658"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11485,391 +11485,391 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3129"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3143"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="3143"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3143"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="3143"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="3143"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="3143"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="3143"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="3143"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="3143"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="3143"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="3143"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="3143"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="3143"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="3143"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="3143"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="3143"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7612" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="3143"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="3143"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8736" w:y="3143"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návaznosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9748" w:y="3143"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10032" w:y="3143"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokyn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10622" w:y="3143"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10555" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12148,357 +12148,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3858"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3858"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3858"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="3858"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="3858"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="3858"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="3858"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="3858"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="3858"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="3858"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="3858"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="3858"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="3858"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="3858"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="3858"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="3858"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="3858"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="3858"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="3858"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="3858"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12584,51 +12584,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 18.9.2026 1:43:03</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 16:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13213,51 +13213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TIMPEX spol. s r.o., Hanušovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 18.9.2026 1:43:03</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 16:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>