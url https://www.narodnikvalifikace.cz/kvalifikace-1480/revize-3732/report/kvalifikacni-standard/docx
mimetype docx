--- v5 (2026-11-03)
+++ v6 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4947A416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4947A416" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4947A416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R765C100B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR765C100B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR765C100B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 16:16:58</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 17:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10632,51 +10632,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 16:16:58</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 17:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12584,51 +12584,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 16:16:58</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 17:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13213,51 +13213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TIMPEX spol. s r.o., Hanušovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 16:16:58</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 3.11.2026 17:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>