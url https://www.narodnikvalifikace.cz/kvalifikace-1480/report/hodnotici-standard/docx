--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53D593A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53D593A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53D593A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1741CBB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1741CBB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1741CBB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -900,68 +900,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9949"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 13.9.2026 17:15:46</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 28.10.2026 22:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1976,68 +1976,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13409"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 13.9.2026 17:15:46</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 28.10.2026 22:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3197,68 +3197,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13739"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 13.9.2026 17:15:46</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 28.10.2026 22:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4364,68 +4364,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12233"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 13.9.2026 17:15:46</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 28.10.2026 22:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -5031,68 +5031,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7240"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 13.9.2026 17:15:46</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 28.10.2026 22:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8819,4114 +8819,4114 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8465"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8465"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8465"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8465"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4230</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="8465"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Krby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="8465"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="8465"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otevřeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="8465"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="8465"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzavíratelným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="8465"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohništěm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8715"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8715"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8715"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4231</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="8715"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kamna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="8715"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="8715"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Individuálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="8715"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavěná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="8715"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8964"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8964"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8964"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8964"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4232</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="8964"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sporáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="8964"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="8964"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Individuálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="8964"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavěné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="8964"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sporáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9214"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9214"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9214"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9214"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15544</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="9214"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Individuálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="9214"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavěná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="9214"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kachlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="9214"/>
+        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamna/omítnutá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="9214"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="9214"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="9214"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dimenzování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9463"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9463"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9463"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14785</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="9463"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spotřebiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="9463"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spalující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="9463"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="9463"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pelety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="9463"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="9463"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytápění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="9463"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obytných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="9463"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="9463"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8611" w:y="9463"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8784" w:y="9463"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9643" w:y="9463"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9699"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9713"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9713"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9713"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9713"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>13229</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="9713"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vestavné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="9713"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřebiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="9713"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="9713"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytápění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="9713"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="9713"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krbové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="9713"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vložky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="9713"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="9713"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pevná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="9713"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="9713"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="9713"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8808" w:y="9713"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8736" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="9713"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="9713"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9948"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9963"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9963"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9963"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9963"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9963"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="9963"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="9963"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="9963"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="9963"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biopaliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="9963"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="9963"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="9963"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="9963"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="9963"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="9963"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="9963"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="9963"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="9963"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obecné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="9963"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10198"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10212"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10212"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10212"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10212"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10212"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="10212"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="10212"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10212"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="10212"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biopaliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="10212"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="10212"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="10212"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="10212"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10212"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="10212"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="10212"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="10212"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="10212"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dřevní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="10212"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pelety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="10212"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="10212"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maloodběratele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10462"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10462"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10462"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10462"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10462"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="10462"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="10462"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10462"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="10462"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biopaliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="10462"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="10462"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="10462"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="10462"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10462"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="10462"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="10462"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="10462"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="10462"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dřevní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="10462"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brikety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="10462"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="10462"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maloodběratele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10711"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10711"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10711"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10711"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10711"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="10711"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="10711"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10711"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="10711"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biopaliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="10711"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="10711"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="10711"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="10711"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10711"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="10711"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="10711"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="10711"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="10711"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dřevní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="10711"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štěpka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="10711"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="10711"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maloodběratele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10947"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10961"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10961"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10961"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10961"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10961"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="10961"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="10961"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10961"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="10961"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biopaliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="10961"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="10961"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="10961"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="10961"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="10961"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="10961"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="10961"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="10961"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="10961"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Palivové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="10961"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="10961"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="10961"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maloodběratele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11196"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11211"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11211"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11211"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="11211"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4201</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="11211"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Komíny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="11211"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="11211"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kouřovody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="11211"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="11211"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Navrhování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="11211"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="11211"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="11211"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připojování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="11211"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřebičů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="11211"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11446"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11460"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11460"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11460"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="11460"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1443</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="11460"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Komíny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="11460"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="11460"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Všeobecné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="11460"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11695"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11710"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="11710"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="11710"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="11710"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>91/2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="11710"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="11710"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="11710"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="11710"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požární</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="11710"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6374" w:y="11710"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="11710"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="11710"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komínů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="11710"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kouřovodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="11710"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="11710"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9283" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřebičů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11940"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="11710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="11940"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="11940"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="11940"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="11940"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12175"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12190"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="12190"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12190"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="12190"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>406/2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="12190"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="12190"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="12190"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hospodaření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="12190"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energií,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="12190"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="12190"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="12190"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="12190"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12425"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12439"/>
-[...16 lines deleted...]
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12439"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12439"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předpisy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="12439"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="12439"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="12439"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>související</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="12439"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="12439"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="12439"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="12439"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14752,68 +14752,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalifikačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="15473"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 13.9.2026 17:15:46</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 28.10.2026 22:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -14936,306 +14936,306 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="2173"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="2173"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="2173"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="2173"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="2173"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="2173"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="2173"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="2173"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="2173"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="2173"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7852" w:y="2173"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splněny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="2173"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="2173"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15412,136 +15412,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="2658"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="2658"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2658"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="2658"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="2658"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15616,391 +15616,391 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3129"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3143"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="3143"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="3143"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="3143"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="3143"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="3143"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="3143"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="3143"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="3143"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="3143"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="3143"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="3143"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="3143"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="3143"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="3143"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7612" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="3143"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="3143"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8736" w:y="3143"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návaznosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9748" w:y="3143"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10032" w:y="3143"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokyn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10622" w:y="3143"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10555" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16279,357 +16279,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3858"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3858"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3858"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="3858"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="3858"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="3858"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="3858"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="3858"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="3858"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="3858"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="3858"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="3858"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="3858"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="3858"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="3858"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="3858"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="3858"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="3858"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="3858"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="3858"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16870,68 +16870,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 13.9.2026 17:15:46</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 28.10.2026 22:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -17017,79 +17017,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="12484" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="10176" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17101,51 +17101,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17157,51 +17157,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17216,51 +17216,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání 36-67-H/02 kamnář a buď osvědčení o získání profesní kvalifikace 36-147-H Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, nebo doložitelná praxe ve stavbě topidel s teplovodními systémy a nejméně 5 let praxe v pozici vedoucího pracovníka v oboru kamnářských prací, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17275,51 +17275,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání 36-67-H/02 kamnář a pedagogické vzdělání dle § 9 odst. 5 písm. b) zákona č. 563/2004 Sb. o pedagogických pracovnících a minimálně 5 let praxe v povolání učitele odborného výcviku v oboru vzdělání 36-67-H/02 kamnář, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17334,51 +17334,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání 82-41-M/12 výtvarné zpracování keramiky a porcelánu, zaměření kamnářství a pedagogické vzdělání dle § 9 odst. 5 písm. b) zákona č. 563/2004 Sb. o pedagogických pracovnících a minimálně 5 let praxe v povolání učitele odborného výcviku v oboru vzdělání 36-67-H/02 kamnář nebo učitele praktického vyučování v oboru vzdělání 82-41-M/12 výtvarné zpracování keramiky a porcelánu, zaměření kamnářství, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17393,51 +17393,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání 82-41-M/12 výtvarné zpracování keramiky a porcelánu, zaměření kamnářství a osvědčení o získání profesní kvalifikace 36-147-H Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem a nejméně 5 let praxe v pozici vedoucího pracovníka v oboru kamnářských prací, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17452,51 +17452,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na pozemní stavitelství a osvědčení o získání profesní kvalifikace 36-147-H Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, nebo doložitelná praxe ve stavbě topidel s teplovodními systémy; nejméně 5 let praxe v pozici projektanta topidel nebo vedoucího pracovníka v oboru kamnářských prací, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17547,51 +17547,51 @@
         <w:t xml:space="preserve">kamnář </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>doložená osvědčeními o získání profesních kvalifikací skládajících úplnou profesní kvalifikaci a profesní kvalifikace 36-147-H Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, nebo doložitelná praxe ve stavbě topidel s teplovodními systémy, střední vzdělání s výučním listem nebo maturitní zkouškou; nejméně 5 let praxe v pozici vedoucího pracovníka v oboru kamnářských prací, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17603,51 +17603,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17659,51 +17659,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17711,117 +17711,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17833,51 +17774,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17889,51 +17830,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17945,51 +17886,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18000,68 +17941,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 13.9.2026 17:15:46</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 28.10.2026 22:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -20020,68 +19961,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 13.9.2026 17:15:46</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 28.10.2026 22:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -20649,95 +20590,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TIMPEX spol. s r.o., Hanušovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 13.9.2026 17:15:46</w:t>
+        <w:t>Kamnář montér / kamnářka montérka kamen na biomasu s teplovodním výměníkem, 28.10.2026 22:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35B9D379"/>
+    <w:nsid w:val="65950BBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20823,51 +20764,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DB2A65B"/>
+    <w:nsid w:val="2A6EAC3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>