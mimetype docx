--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R617E7C16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR617E7C16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR617E7C16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42F47039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42F47039" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42F47039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka internetového obchodu, 28.4.2026 20:03:03</w:t>
+        <w:t>Specialista/specialistka internetového obchodu, 13.6.2026 8:53:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka internetového obchodu, 28.4.2026 20:03:03</w:t>
+        <w:t>Specialista/specialistka internetového obchodu, 13.6.2026 8:53:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>