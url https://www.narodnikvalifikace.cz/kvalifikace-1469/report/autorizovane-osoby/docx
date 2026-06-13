--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42F47039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42F47039" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42F47039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AF5D360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AF5D360" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AF5D360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka internetového obchodu, 13.6.2026 8:53:53</w:t>
+        <w:t>Specialista/specialistka internetového obchodu, 13.6.2026 11:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka internetového obchodu, 13.6.2026 8:53:53</w:t>
+        <w:t>Specialista/specialistka internetového obchodu, 13.6.2026 11:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>