--- v2 (2026-06-13)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AF5D360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AF5D360" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AF5D360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B5938F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B5938F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B5938F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka internetového obchodu, 13.6.2026 11:06:08</w:t>
+        <w:t>Specialista/specialistka internetového obchodu, 1.8.2026 6:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -582,311 +582,257 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Centrum Informační Společnosti, s.r.o.</w:t>
+        <w:t>Edu partners s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Blažkova 186, 10400 Praha 10</w:t>
+        <w:t xml:space="preserve">Raisova  889/5, 70900 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3971"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3971"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4027"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4027"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Edu partners s. r. o.</w:t>
+        <w:t>Mgr. Peška Rostislav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3971"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3971"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raisova  889/5, 70900 Ostrava</w:t>
+        <w:t>Stavbařů 573/2, 35301 Mariánské Lázně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4357"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4413"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Peška Rostislav</w:t>
+        <w:t>Skillmea s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4357"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4413"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbařů 573/2, 35301 Mariánské Lázně</w:t>
+        <w:t>Rohanské nábřeží 678/23/23, 18600 Praha 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4974"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5030"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skillmea s. r. o.</w:t>
+        <w:t>Vysoká škola technická a ekonomická v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4974"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5030"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka internetového obchodu, 13.6.2026 11:06:08</w:t>
+        <w:t>Specialista/specialistka internetového obchodu, 1.8.2026 6:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>