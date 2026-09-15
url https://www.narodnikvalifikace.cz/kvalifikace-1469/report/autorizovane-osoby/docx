--- v3 (2026-08-01)
+++ v4 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B5938F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B5938F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B5938F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7125201E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7125201E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7125201E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka internetového obchodu, 1.8.2026 6:57:01</w:t>
+        <w:t>Specialista/specialistka internetového obchodu, 15.9.2026 8:42:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -788,51 +788,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka internetového obchodu, 1.8.2026 6:57:01</w:t>
+        <w:t>Specialista/specialistka internetového obchodu, 15.9.2026 8:42:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>