--- v2 (2026-07-31)
+++ v3 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76406FBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76406FBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76406FBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9BAA00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9BAA00C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9BAA00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor dětského plavání, 31.7.2026 11:54:43</w:t>
+        <w:t>Instruktor dětského plavání, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2651,357 +2651,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4702"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4716"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4716"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4716"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestaví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="4716"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="4716"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přinese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="4716"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="4716"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="4716"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámcové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="4716"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="4716"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="4716"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="4716"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="4716"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="4716"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="4716"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="4716"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8808" w:y="4716"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trvání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="4716"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="4716"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10171" w:y="4716"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10104" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Plány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -3042,255 +3042,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhájí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5196"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="5196"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5196"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="5196"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifikuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="5196"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="5196"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="5196"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="5196"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="5196"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouškou:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6278" w:y="5196"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="5196"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte/dětí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="5196"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="5196"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="5196"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -3416,323 +3416,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokračuje“).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5662"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="485" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5676"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="5676"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5676"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Plán</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="5676"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="5676"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="5676"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="5676"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="5676"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="5676"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="5676"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="5676"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="5676"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="5676"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kurz;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="5676"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="5676"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="5676"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="5676"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="5676"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5907"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4334,153 +4334,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6617"/>
-[...16 lines deleted...]
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="6617"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="6617"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="6617"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="6617"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="6617"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="6617"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="6617"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="6617"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="6617"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="6617"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="6617"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="6617"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6852"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4725,748 +4725,748 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7337"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="7337"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7337"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestaví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="7337"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="7337"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přinese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="7337"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="7337"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="7337"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámcový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="7337"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="7337"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="7337"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="7337"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="7337"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="7337"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="7337"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="7337"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8452" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8678" w:y="7337"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8611" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9216" w:y="7337"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trvání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="7337"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="7337"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9988" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7567"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10492" w:y="7337"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="7567"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="7567"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="7567"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="7567"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="7567"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraveného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="7567"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="7567"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odučí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="7567"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7803"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7817"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="7817"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7817"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="7817"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifikuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="7817"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="7817"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="7817"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="7817"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="7817"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouškou:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6278" w:y="7817"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="7817"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte/dětí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="7817"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="7817"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="7817"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5592,323 +5592,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokračuje“).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="485" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8297"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="8297"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8297"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Plán</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8297"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="8297"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="8297"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="8297"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="8297"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="8297"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="8297"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="8297"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="8297"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>danou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="8297"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekci;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="8297"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stručný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="8297"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="8297"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="8297"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozdělený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10406" w:y="8297"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10339" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8527"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6527,510 +6527,510 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9478"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9478"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9478"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="9478"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="9478"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="9478"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>individuálního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="9478"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="9478"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="9478"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="9478"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rodiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6451" w:y="9478"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="9478"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="9478"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9727"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="9727"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9727"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="9727"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="9727"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="9727"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úchopy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="9727"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="9727"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="9727"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="9727"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9977"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="9977"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9977"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prokáže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="9977"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="9977"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="9977"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="9977"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="9977"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rodiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="9977"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="9977"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="9977"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="9977"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úchopech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="9977"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="9977"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="9977"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="9977"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="9977"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="9977"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7241,306 +7241,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10683"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10697"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10697"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10697"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="10697"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="10697"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="10697"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="10697"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="10697"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="10697"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="10697"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozlišením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="10697"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úvodní,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="10697"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="10697"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="10697"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závěrečné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9288" w:y="10697"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="10697"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="10697"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9849" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7564,374 +7564,374 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11163"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11177"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="11177"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11177"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="11177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="11177"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="11177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úchopy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="11177"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="11177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="11177"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="11177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11412"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11427"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="11427"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11427"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prokáže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="11427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="11427"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="11427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rodiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="11427"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="11427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="11427"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="11427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úchopech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="11427"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="11427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="11427"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="11427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="11427"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="11427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11662"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11676"/>
-[...16 lines deleted...]
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="11676"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11676"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Skupinou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="11676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="11676"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="11676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="11676"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="11676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2‒3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="11676"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="11676"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8176,731 +8176,731 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12382"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12396"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12396"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12396"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12396"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="12396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="12396"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="12396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="12396"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="12396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="12396"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="12396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="12396"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="12396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="12396"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="12396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="12396"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="12396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="12396"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="12396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="12396"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="12396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="12396"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="12396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12631"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12646"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="12646"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12646"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="12646"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úchopy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="12646"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="12646"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="12646"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nácvik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="12646"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="12646"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="12646"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovedností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12881"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12895"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="12895"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prokáže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="12895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="12895"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="12895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rodiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="12895"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="12895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="12895"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="12895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úchopech,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="12895"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="12895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="12895"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="12895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="12895"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="12895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="12895"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="12895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nácviku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="12895"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="12895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="12895"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="12895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="12895"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="12895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovedností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13131"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13145"/>
-[...16 lines deleted...]
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="13145"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Skupinou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="13145"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="13145"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3‒5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="13145"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9128,731 +9128,731 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13851"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13865"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13865"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13865"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="13865"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="13865"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="13865"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="13865"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="13865"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="13865"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="13865"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="13865"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="13865"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="13865"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14100"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14115"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="14115"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14115"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nácvik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="14115"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="14115"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="14115"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovedností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="14115"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="14115"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="14115"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záběrových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="14115"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14350"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14364"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14364"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14364"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prokáže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="14364"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rodiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="14364"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="14364"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nácviku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="14364"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="14364"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="14364"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovedností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="14364"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="14364"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="14364"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7560" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záběrových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="14364"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14599"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14614"/>
-[...16 lines deleted...]
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="14614"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14614"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Skupinou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="14614"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="14614"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="14614"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="14614"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="14614"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="14614"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="14614"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14849"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10097,272 +10097,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>j/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15319"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15334"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="15334"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podmínky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="15334"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="15334"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>charakteristika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="15334"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte/dětí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="15334"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecká</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="15334"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úroveň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="15334"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte/dětí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="15334"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="15334"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="15334"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8102" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="15334"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupině,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="15334"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9172" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9787" w:y="15334"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9720" w:y="15334"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10584,51 +10584,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor dětského plavání, 31.7.2026 11:54:43</w:t>
+        <w:t>Instruktor dětského plavání, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11437,153 +11437,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3090"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3105"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="3105"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomůcku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="3105"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="3105"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="3105"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="3105"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="3105"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11777,272 +11777,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3810"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3825"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="3825"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3825"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="3825"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="3825"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="3825"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="3825"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="3825"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="3825"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="3825"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="3825"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="3825"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možných:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="3825"/>
+        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebezáchranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="3825"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8870" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vznášení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9849" w:y="3825"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šlapání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12400,51 +12400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor dětského plavání, 31.7.2026 11:54:43</w:t>
+        <w:t>Instruktor dětského plavání, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12917,51 +12917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aliance dětského plavání ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor dětského plavání, 31.7.2026 11:54:43</w:t>
+        <w:t>Instruktor dětského plavání, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>